--- v0 (2025-12-15)
+++ v1 (2026-08-19)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XXIX сесія VIII скликання</t>
   </si>
   <si>
     <t>Кременчуцька міська рада  Кременчуцького району Полтавської області</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Малецький Віталій Олексійович</t>
   </si>
   <si>
     <t>Гриценко Юрій Васильович</t>
   </si>
   <si>
     <t>Алєксєєв Євгеній Олександрович</t>
   </si>
   <si>
@@ -200,51 +200,90 @@
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>23.05.25  14:21:44</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>23.05.25  14:23:31</t>
   </si>
   <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>23.05.25  14:24:12</t>
   </si>
   <si>
     <t>23.05.25  14:26:54</t>
   </si>
   <si>
+    <t>ID - 2501,  *********</t>
+  </si>
+  <si>
     <t>За: 25</t>
+  </si>
+  <si>
+    <t>ID - 2502,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2503,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2504,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2505,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2506,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2507,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2508,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2509,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2510,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2511,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2512,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2513,  *********</t>
   </si>
   <si>
     <t>За: 32</t>
   </si>
   <si>
     <t>За: 17</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>За: 18</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Не голос.: 0</t>
   </si>
@@ -527,51 +566,51 @@
       <c r="AU1" t="s" s="3">
         <v>43</v>
       </c>
       <c r="AV1" t="s" s="3">
         <v>44</v>
       </c>
       <c r="AW1" t="s" s="3">
         <v>45</v>
       </c>
       <c r="AX1" t="s" s="3">
         <v>46</v>
       </c>
       <c r="AY1" t="s" s="3">
         <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
-          <t>2479Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 03 грудня 2020 року «Про утворення виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області, визначення</t>
+          <t>ID - 2479,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 03 грудня 2020 року «Про утворення виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області, визначення</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
       <c r="H2" t="s">
         <v>53</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>54</v>
@@ -684,51 +723,51 @@
       <c r="AU2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
-          <t>2480Про заснування Почесної відзнаки – Нагрудний знак Кременчуцької міської територіальної громади «ДОБЛЕСТЬ І ПОШАНА» та затвердження Положення про Почесну відзнаку – Нагрудний знак Кременчуцької міської територіальної громади «ДОБЛЕСТЬ І</t>
+          <t>ID - 2480,  Про заснування Почесної відзнаки – Нагрудний знак Кременчуцької міської територіальної громади «ДОБЛЕСТЬ І ПОШАНА» та затвердження Положення про Почесну відзнаку – Нагрудний знак Кременчуцької міської територіальної громади «ДОБЛЕСТЬ І</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>58</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>53</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>54</v>
@@ -841,51 +880,51 @@
       <c r="AU3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
-          <t>2483Про закріплення об’єкта нерухомого майна, який належить до комунальної власності Кременчуцької міської територіальної громади, на праві господарського відання</t>
+          <t>ID - 2483,  Про закріплення об’єкта нерухомого майна, який належить до комунальної власності Кременчуцької міської територіальної громади, на праві господарського відання</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
         <v>60</v>
       </c>
       <c r="G4" t="s">
         <v>52</v>
       </c>
       <c r="H4" t="s">
         <v>53</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>54</v>
@@ -998,51 +1037,51 @@
       <c r="AU4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
-          <t>2484Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 14 лютого 2025 року «Про затвердження Міської програми «Збереження та вшанування пам’яті учасників, жертв та подій російсько-української</t>
+          <t>ID - 2484,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 14 лютого 2025 року «Про затвердження Міської програми «Збереження та вшанування пам’яті учасників, жертв та подій російсько-української</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>60</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>53</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>54</v>
@@ -1155,51 +1194,51 @@
       <c r="AU5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY5" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
-          <t>2485Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 19 липня 2024 року «Про затвердження Міської комплексної програми «Ветерани Кременчука» на 2024-2026 роки в новій редакції»</t>
+          <t>ID - 2485,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 19 липня 2024 року «Про затвердження Міської комплексної програми «Ветерани Кременчука» на 2024-2026 роки в новій редакції»</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>49</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6" t="s">
         <v>60</v>
       </c>
       <c r="G6" t="s">
         <v>52</v>
       </c>
       <c r="H6" t="s">
         <v>53</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>54</v>
@@ -1312,51 +1351,51 @@
       <c r="AU6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY6" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>2486Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
+          <t>ID - 2486,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>49</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>60</v>
       </c>
       <c r="G7" t="s">
         <v>52</v>
       </c>
       <c r="H7" t="s">
         <v>53</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>54</v>
@@ -1469,51 +1508,51 @@
       <c r="AU7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>2487Про затвердження Положення про муніципальну доплату працівникам закладів охорони здоров’я Кременчуцької міської територіальної громади, підпорядкованих Департаменту охорони здоров’я Кременчуцької міської ради Кременчуцького району</t>
+          <t>ID - 2487,  Про затвердження Положення про муніципальну доплату працівникам закладів охорони здоров’я Кременчуцької міської територіальної громади, підпорядкованих Департаменту охорони здоров’я Кременчуцької міської ради Кременчуцького району</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>49</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>60</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" t="s">
         <v>53</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>54</v>
@@ -1626,51 +1665,51 @@
       <c r="AU8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY8" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>2488Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька перша</t>
+          <t>ID - 2488,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька перша</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>60</v>
       </c>
       <c r="G9" t="s">
         <v>52</v>
       </c>
       <c r="H9" t="s">
         <v>53</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>54</v>
@@ -1783,51 +1822,51 @@
       <c r="AU9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>2489Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
+          <t>ID - 2489,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" t="s">
         <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>54</v>
@@ -1940,51 +1979,51 @@
       <c r="AU10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>2490Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька міська</t>
+          <t>ID - 2490,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька міська</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>60</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>54</v>
@@ -2097,51 +2136,51 @@
       <c r="AU11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY11" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>2491Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 13 грудня 2024 року «Про затвердження комплексної програми розвитку комунального медичного підприємства «Лікарня Придніпровська» на 2025 рік»</t>
+          <t>ID - 2491,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 13 грудня 2024 року «Про затвердження комплексної програми розвитку комунального медичного підприємства «Лікарня Придніпровська» на 2025 рік»</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
         <v>60</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>54</v>
@@ -2254,51 +2293,51 @@
       <c r="AU12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY12" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
-          <t>2492Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька міська</t>
+          <t>ID - 2492,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька міська</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>60</v>
       </c>
       <c r="G13" t="s">
         <v>52</v>
       </c>
       <c r="H13" t="s">
         <v>53</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>54</v>
@@ -2411,51 +2450,51 @@
       <c r="AU13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY13" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
-          <t>2493Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцький</t>
+          <t>ID - 2493,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцький</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
         <v>60</v>
       </c>
       <c r="G14" t="s">
         <v>52</v>
       </c>
       <c r="H14" t="s">
         <v>53</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>54</v>
@@ -2568,51 +2607,51 @@
       <c r="AU14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY14" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>2494Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Міська дитяча</t>
+          <t>ID - 2494,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Міська дитяча</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
         <v>60</v>
       </c>
       <c r="G15" t="s">
         <v>52</v>
       </c>
       <c r="H15" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>54</v>
@@ -2725,51 +2764,51 @@
       <c r="AU15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY15" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>2495Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
+          <t>ID - 2495,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16" t="s">
         <v>52</v>
       </c>
       <c r="H16" t="s">
         <v>53</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>54</v>
@@ -2882,51 +2921,51 @@
       <c r="AU16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY16" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
-          <t>2496Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
+          <t>ID - 2496,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
       <c r="G17" t="s">
         <v>52</v>
       </c>
       <c r="H17" t="s">
         <v>53</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>54</v>
@@ -3039,51 +3078,51 @@
       <c r="AU17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY17" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>2497Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
+          <t>ID - 2497,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>60</v>
       </c>
       <c r="G18" t="s">
         <v>52</v>
       </c>
       <c r="H18" t="s">
         <v>53</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>54</v>
@@ -3196,51 +3235,51 @@
       <c r="AU18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY18" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
-          <t>2498Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 22.05.2025 № 1264, від 22.05.2025 № 1268, від 22.05.2025 № 1270, від 22.05.2025 № 1271, від 22.05.2025 № 1272, від 22.05.2025 № 1273, від 22.05.2025 № 1274, від 22.05.2025 № 1275, від</t>
+          <t>ID - 2498,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 22.05.2025 № 1264, від 22.05.2025 № 1268, від 22.05.2025 № 1270, від 22.05.2025 № 1271, від 22.05.2025 № 1272, від 22.05.2025 № 1273, від 22.05.2025 № 1274, від 22.05.2025 № 1275, від</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19" t="s">
         <v>51</v>
       </c>
       <c r="G19" t="s">
         <v>52</v>
       </c>
       <c r="H19" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>56</v>
@@ -3351,63 +3390,61 @@
         <v>54</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY19" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
-      <c r="C20" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C20" t="s" s="4">
+        <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>49</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G20" t="s">
         <v>52</v>
       </c>
       <c r="H20" t="s">
         <v>53</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>55</v>
       </c>
@@ -3508,63 +3545,61 @@
         <v>54</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY20" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
-      <c r="C21" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C21" t="s" s="4">
+        <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>49</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G21" t="s">
         <v>52</v>
       </c>
       <c r="H21" t="s">
         <v>53</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L21" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N21" t="s" s="5">
         <v>55</v>
       </c>
@@ -3665,63 +3700,61 @@
         <v>54</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY21" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
-      <c r="C22" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C22" t="s" s="4">
+        <v>66</v>
       </c>
       <c r="D22" t="s">
         <v>49</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G22" t="s">
         <v>52</v>
       </c>
       <c r="H22" t="s">
         <v>53</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>55</v>
       </c>
@@ -3822,63 +3855,61 @@
         <v>54</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY22" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
-      <c r="C23" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C23" t="s" s="4">
+        <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>49</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G23" t="s">
         <v>52</v>
       </c>
       <c r="H23" t="s">
         <v>53</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N23" t="s" s="5">
         <v>55</v>
       </c>
@@ -3979,63 +4010,61 @@
         <v>54</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY23" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>62</v>
       </c>
-      <c r="C24" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C24" t="s" s="4">
+        <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G24" t="s">
         <v>52</v>
       </c>
       <c r="H24" t="s">
         <v>53</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N24" t="s" s="5">
         <v>55</v>
       </c>
@@ -4136,63 +4165,61 @@
         <v>54</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY24" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
-      <c r="C25" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C25" t="s" s="4">
+        <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>49</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G25" t="s">
         <v>52</v>
       </c>
       <c r="H25" t="s">
         <v>53</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N25" t="s" s="5">
         <v>55</v>
       </c>
@@ -4293,63 +4320,61 @@
         <v>54</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
-      <c r="C26" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C26" t="s" s="4">
+        <v>70</v>
       </c>
       <c r="D26" t="s">
         <v>49</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G26" t="s">
         <v>52</v>
       </c>
       <c r="H26" t="s">
         <v>53</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N26" t="s" s="5">
         <v>55</v>
       </c>
@@ -4450,63 +4475,61 @@
         <v>54</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY26" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
-      <c r="C27" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C27" t="s" s="4">
+        <v>71</v>
       </c>
       <c r="D27" t="s">
         <v>49</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G27" t="s">
         <v>52</v>
       </c>
       <c r="H27" t="s">
         <v>53</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L27" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N27" t="s" s="5">
         <v>55</v>
       </c>
@@ -4607,63 +4630,61 @@
         <v>54</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY27" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>62</v>
       </c>
-      <c r="C28" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C28" t="s" s="4">
+        <v>72</v>
       </c>
       <c r="D28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G28" t="s">
         <v>52</v>
       </c>
       <c r="H28" t="s">
         <v>53</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L28" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N28" t="s" s="5">
         <v>55</v>
       </c>
@@ -4764,63 +4785,61 @@
         <v>54</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY28" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
-      <c r="C29" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C29" t="s" s="4">
+        <v>73</v>
       </c>
       <c r="D29" t="s">
         <v>49</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G29" t="s">
         <v>52</v>
       </c>
       <c r="H29" t="s">
         <v>53</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L29" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N29" t="s" s="5">
         <v>55</v>
       </c>
@@ -4921,63 +4940,61 @@
         <v>54</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY29" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>62</v>
       </c>
-      <c r="C30" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C30" t="s" s="4">
+        <v>74</v>
       </c>
       <c r="D30" t="s">
         <v>49</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G30" t="s">
         <v>52</v>
       </c>
       <c r="H30" t="s">
         <v>53</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L30" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N30" t="s" s="5">
         <v>55</v>
       </c>
@@ -5078,63 +5095,61 @@
         <v>54</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY30" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
-      <c r="C31" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C31" t="s" s="4">
+        <v>75</v>
       </c>
       <c r="D31" t="s">
         <v>49</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G31" t="s">
         <v>52</v>
       </c>
       <c r="H31" t="s">
         <v>53</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N31" t="s" s="5">
         <v>55</v>
       </c>
@@ -5235,63 +5250,61 @@
         <v>54</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY31" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
-      <c r="C32" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C32" t="s" s="4">
+        <v>76</v>
       </c>
       <c r="D32" t="s">
         <v>49</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G32" t="s">
         <v>52</v>
       </c>
       <c r="H32" t="s">
         <v>53</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N32" t="s" s="5">
         <v>55</v>
       </c>
@@ -5394,61 +5407,61 @@
       <c r="AU32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY32" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>62</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
-          <t>2514[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 22.05.2025 № 1292, від 22.05.2025 № 1293, від 22.05.2025 № 1294, від 22.05.2025 № 1295, від 22.05.2025 № 1296, від 22.05.2025 № 1297, від 22.05.2025 № 1298, від 22.05.2025 № 1299</t>
+          <t>ID - 2514,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 22.05.2025 № 1292, від 22.05.2025 № 1293, від 22.05.2025 № 1294, від 22.05.2025 № 1295, від 22.05.2025 № 1296, від 22.05.2025 № 1297, від 22.05.2025 № 1298, від 22.05.2025 № 1299</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>49</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G33" t="s">
         <v>52</v>
       </c>
       <c r="H33" t="s">
         <v>53</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N33" t="s" s="5">
         <v>55</v>
       </c>
@@ -5552,177 +5565,177 @@
         <v>54</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY33" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="J34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="K34" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="L34" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="M34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="N34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="O34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="P34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="Q34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="R34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="S34" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="T34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="U34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="V34" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="W34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="X34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="Y34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="Z34" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="AA34" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="AB34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AC34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AD34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AE34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AF34" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="AG34" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="AH34" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="AI34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AJ34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AK34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AL34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AM34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AN34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AO34" t="s">
         <v>60</v>
       </c>
       <c r="AP34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AQ34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AR34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AS34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AT34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AU34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="AV34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AW34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AX34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AY34" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35" t="s">
         <v>52</v>
       </c>
       <c r="J35" t="s">
         <v>52</v>
       </c>
       <c r="K35" t="s">
         <v>52</v>
       </c>
       <c r="L35" t="s">
         <v>52</v>
       </c>
       <c r="M35" t="s">
         <v>52</v>
@@ -5830,455 +5843,455 @@
         <v>52</v>
       </c>
       <c r="AV35" t="s">
         <v>52</v>
       </c>
       <c r="AW35" t="s">
         <v>52</v>
       </c>
       <c r="AX35" t="s">
         <v>52</v>
       </c>
       <c r="AY35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="J36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="K36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="L36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="M36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="N36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="O36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="P36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="Q36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="R36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="S36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="T36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="U36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="V36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="W36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="X36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="Y36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="Z36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AA36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AB36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AC36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AD36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AE36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AF36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AG36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AH36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AI36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AJ36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AK36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AL36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AM36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AN36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AO36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AP36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AQ36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AR36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AS36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AT36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AU36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AV36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AW36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AX36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="AY36" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="J37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="K37" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="L37" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="M37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="O37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="P37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="Q37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="R37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="S37" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="T37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="U37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="V37" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="W37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="X37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="Y37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="Z37" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="AA37" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="AB37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AC37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AD37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AE37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AF37" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="AG37" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="AH37" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="AI37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AJ37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AK37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AL37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AM37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AN37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AO37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AP37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AQ37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AR37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AS37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AT37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AU37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AV37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AW37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AX37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="AY37" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="J38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="K38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="L38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="M38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="O38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="P38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="Q38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="R38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="S38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="T38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="U38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="V38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="W38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="X38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="Y38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="Z38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AA38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AB38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AC38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AD38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AE38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AF38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AG38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AH38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AI38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AJ38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AK38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AL38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AM38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AN38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AO38" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="AP38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AQ38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AR38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AS38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AT38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AU38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AV38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AW38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AX38" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="AY38" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>