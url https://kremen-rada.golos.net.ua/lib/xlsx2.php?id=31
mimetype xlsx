--- v0 (2025-12-15)
+++ v1 (2026-08-19)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="312">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -167,687 +167,819 @@
   <si>
     <t>Shvartsman Ihor Matviyovych</t>
   </si>
   <si>
     <t>Shlyakhova Olha Olehivna</t>
   </si>
   <si>
     <t>Shtefan Ihor Oleksandrovych</t>
   </si>
   <si>
     <t>Yushchenko Oleksandr Petrovych</t>
   </si>
   <si>
     <t>Yavorskyy Vyacheslav Viktorovych</t>
   </si>
   <si>
     <t>Yarosh Serhiy Mykhaylovych</t>
   </si>
   <si>
     <t>Yatsyna Oleksandr Oleksandrovych</t>
   </si>
   <si>
     <t>31.05.24  13:54:38</t>
   </si>
   <si>
-    <t>838Про заслуховування інформації керівника Кременчуцької окружної прокуратури</t>
+    <t>ID - 838,  Про заслуховування інформації керівника Кременчуцької окружної прокуратури</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>31.05.24  14:01:33</t>
   </si>
   <si>
-    <t>840Про внесення змін до Грантового договору</t>
+    <t>ID - 840,  Про внесення змін до Грантового договору</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>31.05.24  14:02:10</t>
   </si>
   <si>
-    <t>852Про внесення змін до Грантового договору</t>
+    <t>ID - 852,  Про внесення змін до Грантового договору</t>
   </si>
   <si>
     <t>31.05.24  14:38:46</t>
   </si>
   <si>
     <t>31.05.24  14:39:36</t>
   </si>
   <si>
     <t>31.05.24  14:40:25</t>
   </si>
   <si>
     <t>31.05.24  14:41:10</t>
   </si>
   <si>
-    <t>866Про передачу земельних ділянок у власність громадянам</t>
+    <t>ID - 866,  Про передачу земельних ділянок у власність громадянам</t>
   </si>
   <si>
     <t>За основу і в цілому (2/3  від складу ради)</t>
   </si>
   <si>
     <t>31.05.24  14:42:13</t>
   </si>
   <si>
     <t>31.05.24  14:59:50</t>
   </si>
   <si>
-    <t>868Про розроблення технічної документації із землеустрою щодо поділу земельної ділянки</t>
-[...1 lines deleted...]
-  <si>
     <t>31.05.24  15:01:28</t>
   </si>
   <si>
     <t>31.05.24  15:03:45</t>
   </si>
   <si>
-    <t>870Про затвердження документації із землеустрою</t>
+    <t>ID - 870,  Про затвердження документації із землеустрою</t>
   </si>
   <si>
     <t>31.05.24  15:04:43</t>
   </si>
   <si>
-    <t>871Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 871,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>31.05.24  15:05:56</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>31.05.24  15:12:42</t>
   </si>
   <si>
-    <t>875Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 875,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>31.05.24  15:14:02</t>
   </si>
   <si>
     <t>31.05.24  15:14:50</t>
   </si>
   <si>
     <t>31.05.24  15:15:31</t>
   </si>
   <si>
-    <t>878Про припинення права користування земельною ділянкою</t>
+    <t>ID - 878,  Про припинення права користування земельною ділянкою</t>
   </si>
   <si>
     <t>31.05.24  15:16:11</t>
   </si>
   <si>
-    <t>879Про зміну цільового призначення земельної ділянки</t>
+    <t>ID - 879,  Про зміну цільового призначення земельної ділянки</t>
   </si>
   <si>
     <t>31.05.24  15:17:20</t>
   </si>
   <si>
-    <t>880Про укладення договору оренди землі на новий строк</t>
+    <t>ID - 880,  Про укладення договору оренди землі на новий строк</t>
   </si>
   <si>
     <t>31.05.24  15:31:24</t>
   </si>
   <si>
+    <t>ID - 882,  *********</t>
+  </si>
+  <si>
+    <t>ID - 883,  *********</t>
+  </si>
+  <si>
+    <t>ID - 884,  *********</t>
+  </si>
+  <si>
+    <t>ID - 885,  *********</t>
+  </si>
+  <si>
+    <t>ID - 886,  *********</t>
+  </si>
+  <si>
+    <t>ID - 887,  *********</t>
+  </si>
+  <si>
+    <t>ID - 888,  *********</t>
+  </si>
+  <si>
     <t>31.05.24  15:32:02</t>
+  </si>
+  <si>
+    <t>ID - 890,  *********</t>
+  </si>
+  <si>
+    <t>ID - 891,  *********</t>
+  </si>
+  <si>
+    <t>ID - 892,  *********</t>
+  </si>
+  <si>
+    <t>ID - 893,  *********</t>
+  </si>
+  <si>
+    <t>ID - 894,  *********</t>
+  </si>
+  <si>
+    <t>ID - 895,  *********</t>
+  </si>
+  <si>
+    <t>ID - 896,  *********</t>
   </si>
   <si>
     <t>31.05.24  15:34:26</t>
   </si>
   <si>
     <t>31.05.24  15:35:06</t>
   </si>
   <si>
     <t>31.05.24  15:35:34</t>
   </si>
   <si>
     <t>21.06.24  13:26:00</t>
   </si>
   <si>
     <t>21.06.24  13:26:56</t>
   </si>
   <si>
     <t>21.06.24  13:27:35</t>
   </si>
   <si>
     <t>21.06.24  13:28:18</t>
   </si>
   <si>
     <t>21.06.24  13:28:48</t>
   </si>
   <si>
     <t>21.06.24  13:33:35</t>
   </si>
   <si>
-    <t>932Про затвердження актів приймання-передачі майна комунальної власності</t>
+    <t>ID - 932,  Про затвердження актів приймання-передачі майна комунальної власності</t>
   </si>
   <si>
     <t>21.06.24  13:34:24</t>
   </si>
   <si>
-    <t>948Про затвердження актів приймання-передачі майна комунальної власності</t>
+    <t>ID - 948,  Про затвердження актів приймання-передачі майна комунальної власності</t>
   </si>
   <si>
     <t>21.06.24  14:11:16</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>21.06.24  14:14:10</t>
   </si>
   <si>
     <t>21.06.24  14:15:14</t>
   </si>
   <si>
-    <t>956Про передачу земельних ділянок у власність громадянам</t>
+    <t>ID - 956,  Про передачу земельних ділянок у власність громадянам</t>
   </si>
   <si>
     <t>21.06.24  14:19:23</t>
   </si>
   <si>
-    <t>958Про передачу земельних ділянок у власність громадянам</t>
+    <t>ID - 958,  Про передачу земельних ділянок у власність громадянам</t>
   </si>
   <si>
     <t>21.06.24  14:20:22</t>
   </si>
   <si>
-    <t>959Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
+    <t>ID - 959,  Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
   </si>
   <si>
     <t>21.06.24  14:21:04</t>
   </si>
   <si>
     <t>21.06.24  14:21:33</t>
   </si>
   <si>
-    <t>961Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
+    <t>ID - 961,  Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
   </si>
   <si>
     <t>21.06.24  14:23:02</t>
   </si>
   <si>
     <t>21.06.24  14:24:00</t>
   </si>
   <si>
-    <t>963Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 963,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>21.06.24  14:25:15</t>
   </si>
   <si>
     <t>21.06.24  14:25:48</t>
   </si>
   <si>
-    <t>965Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 965,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>21.06.24  14:26:54</t>
   </si>
   <si>
-    <t>966Про укладення договору оренди землі на новий строк</t>
+    <t>ID - 966,  Про укладення договору оренди землі на новий строк</t>
   </si>
   <si>
     <t>21.06.24  14:28:30</t>
   </si>
   <si>
-    <t>967Про надання згоди на встановлення земельного сервітуту</t>
+    <t>ID - 967,  Про надання згоди на встановлення земельного сервітуту</t>
   </si>
   <si>
     <t>21.06.24  14:29:11</t>
   </si>
   <si>
-    <t>968Про внесення змін до рішень органів місцевого самоврядування</t>
+    <t>ID - 968,  Про внесення змін до рішень органів місцевого самоврядування</t>
   </si>
   <si>
     <t>21.06.24  14:29:42</t>
   </si>
   <si>
     <t>21.06.24  14:30:17</t>
   </si>
   <si>
-    <t>970Про внесення змін до рішень органів місцевого самоврядування</t>
+    <t>ID - 970,  Про внесення змін до рішень органів місцевого самоврядування</t>
   </si>
   <si>
     <t>21.06.24  14:31:22</t>
   </si>
   <si>
     <t>21.06.24  14:35:17</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>21.06.24  14:35:56</t>
   </si>
   <si>
     <t>21.06.24  14:37:43</t>
   </si>
   <si>
-    <t>976[[Про припинення права користування земельними ділянками]]</t>
+    <t>ID - 976,  *********</t>
   </si>
   <si>
-    <t>982[[Про затвердження акта приймання-передачі майна комунальної власності]]</t>
+    <t>ID - 979,  *********</t>
+  </si>
+  <si>
+    <t>ID - 980,  *********</t>
+  </si>
+  <si>
+    <t>ID - 981,  *********</t>
+  </si>
+  <si>
+    <t>ID - 982,  *********</t>
+  </si>
+  <si>
+    <t>ID - 984,  *********</t>
   </si>
   <si>
     <t>21.06.24  14:38:21</t>
   </si>
   <si>
-    <t>986[[Про припинення права користування земельними ділянками]]</t>
+    <t>ID - 986,  *********</t>
   </si>
   <si>
-    <t>992[[Про затвердження акта приймання-передачі майна комунальної власності]]</t>
+    <t>ID - 989,  *********</t>
+  </si>
+  <si>
+    <t>ID - 990,  *********</t>
+  </si>
+  <si>
+    <t>ID - 991,  *********</t>
+  </si>
+  <si>
+    <t>ID - 992,  *********</t>
+  </si>
+  <si>
+    <t>ID - 994,  *********</t>
   </si>
   <si>
     <t>21.06.24  14:39:03</t>
   </si>
   <si>
     <t>21.06.24  14:39:54</t>
   </si>
   <si>
     <t>21.06.24  14:40:25</t>
   </si>
   <si>
     <t>19.07.24  13:37:56</t>
   </si>
   <si>
     <t>19.07.24  13:43:40</t>
   </si>
   <si>
     <t>19.07.24  13:44:15</t>
   </si>
   <si>
     <t>19.07.24  13:57:24</t>
   </si>
   <si>
     <t>19.07.24  13:58:55</t>
   </si>
   <si>
     <t>19.07.24  13:59:23</t>
   </si>
   <si>
     <t>19.07.24  14:08:32</t>
   </si>
   <si>
     <t>19.07.24  14:09:12</t>
   </si>
   <si>
     <t>19.07.24  14:17:55</t>
   </si>
   <si>
-    <t>1151Про припинення права користування земельною ділянкою</t>
+    <t>ID - 1151,  Про припинення права користування земельною ділянкою</t>
   </si>
   <si>
     <t>19.07.24  14:18:42</t>
   </si>
   <si>
     <t>19.07.24  14:19:22</t>
   </si>
   <si>
-    <t>1153Про передачу земельних ділянок у власність громадянам</t>
+    <t>ID - 1153,  Про передачу земельних ділянок у власність громадянам</t>
   </si>
   <si>
     <t>19.07.24  14:20:34</t>
   </si>
   <si>
     <t>19.07.24  14:26:31</t>
   </si>
   <si>
-    <t>1155Про затвердження документації із землеустрою</t>
+    <t>ID - 1155,  Про затвердження документації із землеустрою</t>
   </si>
   <si>
     <t>19.07.24  14:27:38</t>
   </si>
   <si>
-    <t>1157Про затвердження документації із землеустрою</t>
+    <t>ID - 1157,  Про затвердження документації із землеустрою</t>
   </si>
   <si>
     <t>19.07.24  14:28:59</t>
   </si>
   <si>
-    <t>1158Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 1158,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>19.07.24  14:38:55</t>
   </si>
   <si>
-    <t>1160Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 1160,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>19.07.24  14:40:04</t>
   </si>
   <si>
-    <t>1161Про укладення договору оренди землі на новий строк</t>
+    <t>ID - 1161,  Про укладення договору оренди землі на новий строк</t>
   </si>
   <si>
     <t>19.07.24  14:41:54</t>
   </si>
   <si>
-    <t>1162Про зміну цільового призначення земельної ділянки</t>
+    <t>ID - 1162,  Про зміну цільового призначення земельної ділянки</t>
   </si>
   <si>
     <t>19.07.24  14:42:41</t>
   </si>
   <si>
-    <t>1163Про продаж земельної ділянки комунальної власності</t>
+    <t>ID - 1163,  Про продаж земельної ділянки комунальної власності</t>
   </si>
   <si>
     <t>19.07.24  14:44:02</t>
   </si>
   <si>
-    <t>1164Про внесення змін до рішень органів місцевого самоврядування</t>
+    <t>ID - 1164,  Про внесення змін до рішень органів місцевого самоврядування</t>
   </si>
   <si>
     <t>19.07.24  14:44:51</t>
   </si>
   <si>
     <t>19.07.24  14:49:01</t>
   </si>
   <si>
     <t>19.07.24  14:51:28</t>
   </si>
   <si>
-    <t>1167[Про оформлення земельних ділянок по вул. Вадима Пугачова в оренду]</t>
+    <t>ID - 1167,  [Про оформлення земельних ділянок по вул. Вадима Пугачова в оренду]</t>
   </si>
   <si>
     <t>19.07.24  14:54:12</t>
   </si>
   <si>
     <t>19.07.24  14:54:51</t>
   </si>
   <si>
     <t>19.07.24  14:55:30</t>
   </si>
   <si>
     <t>19.07.24  14:56:10</t>
   </si>
   <si>
     <t>19.07.24  14:56:48</t>
   </si>
   <si>
     <t>19.07.24  14:57:24</t>
   </si>
   <si>
     <t>19.07.24  14:57:58</t>
   </si>
   <si>
     <t>19.07.24  14:58:32</t>
   </si>
   <si>
     <t>19.07.24  14:59:02</t>
   </si>
   <si>
     <t>02.08.24  13:46:19</t>
   </si>
   <si>
     <t>02.08.24  13:46:56</t>
   </si>
   <si>
     <t>02.08.24  14:04:29</t>
   </si>
   <si>
     <t>02.08.24  14:04:58</t>
   </si>
   <si>
     <t>02.08.24  14:07:21</t>
   </si>
   <si>
     <t>02.08.24  14:08:11</t>
   </si>
   <si>
-    <t>1202Про припинення права користування земельною ділянкою</t>
+    <t>ID - 1202,  Про припинення права користування земельною ділянкою</t>
   </si>
   <si>
     <t>02.08.24  14:08:46</t>
   </si>
   <si>
     <t>02.08.24  14:09:19</t>
   </si>
   <si>
-    <t>1204Про передачу земельних ділянок у власність громадянам</t>
+    <t>ID - 1204,  Про передачу земельних ділянок у власність громадянам</t>
   </si>
   <si>
     <t>02.08.24  14:10:01</t>
   </si>
   <si>
-    <t>1205Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
+    <t>ID - 1205,  Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
   </si>
   <si>
     <t>02.08.24  14:10:34</t>
   </si>
   <si>
     <t>02.08.24  14:11:18</t>
   </si>
   <si>
     <t>02.08.24  14:11:50</t>
   </si>
   <si>
-    <t>1208Про затвердження документації із землеустрою</t>
+    <t>ID - 1208,  Про затвердження документації із землеустрою</t>
   </si>
   <si>
     <t>02.08.24  14:12:31</t>
   </si>
   <si>
-    <t>1209Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 1209,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>02.08.24  14:18:12</t>
   </si>
   <si>
     <t>02.08.24  14:18:52</t>
   </si>
   <si>
-    <t>1211Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 1211,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>02.08.24  14:19:28</t>
   </si>
   <si>
-    <t>1212Про укладення договору оренди землі на новий строк</t>
+    <t>ID - 1212,  Про укладення договору оренди землі на новий строк</t>
   </si>
   <si>
     <t>02.08.24  14:20:40</t>
   </si>
   <si>
     <t>02.08.24  14:21:09</t>
   </si>
   <si>
-    <t>1214Про укладення договору оренди землі на новий строк</t>
+    <t>ID - 1214,  Про укладення договору оренди землі на новий строк</t>
   </si>
   <si>
     <t>02.08.24  14:21:46</t>
   </si>
   <si>
     <t>02.08.24  14:23:08</t>
   </si>
   <si>
+    <t>ID - 1216,  *********</t>
+  </si>
+  <si>
     <t>02.08.24  14:24:17</t>
   </si>
   <si>
     <t>02.08.24  14:24:46</t>
   </si>
   <si>
+    <t>ID - 1218,  *********</t>
+  </si>
+  <si>
     <t>02.08.24  14:25:40</t>
   </si>
   <si>
-    <t>1219[[Про надання згоди на встановлення земельного сервітуту]]</t>
+    <t>ID - 1219,  *********</t>
   </si>
   <si>
     <t>02.08.24  14:27:13</t>
   </si>
   <si>
-    <t>1220[[Про надання земельної ділянки в постійне користування]]</t>
+    <t>ID - 1220,  *********</t>
   </si>
   <si>
     <t>02.08.24  14:28:29</t>
+  </si>
+  <si>
+    <t>ID - 1224,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1225,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1226,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1227,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1228,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1229,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1230,  *********</t>
   </si>
   <si>
     <t>02.08.24  14:30:12</t>
   </si>
   <si>
     <t>02.08.24  14:31:02</t>
   </si>
   <si>
     <t>02.08.24  14:31:30</t>
   </si>
   <si>
     <t>16.08.24  14:09:06</t>
   </si>
   <si>
     <t>16.08.24  14:09:42</t>
   </si>
   <si>
     <t>16.08.24  14:10:16</t>
   </si>
   <si>
     <t>16.08.24  14:12:02</t>
   </si>
   <si>
     <t>16.08.24  14:13:00</t>
   </si>
   <si>
     <t>16.08.24  14:13:30</t>
   </si>
   <si>
     <t>16.08.24  14:15:00</t>
   </si>
   <si>
-    <t>1252Про перейменування вулиць в м. Кременчуці Полтавської області</t>
+    <t>ID - 1252,  Про перейменування вулиць в м. Кременчуці Полтавської області</t>
   </si>
   <si>
-    <t>1254Про передачу земельних ділянок у власність громадянам</t>
+    <t>ID - 1254,  Про передачу земельних ділянок у власність громадянам</t>
   </si>
   <si>
     <t>16.08.24  14:40:47</t>
   </si>
   <si>
-    <t>1255Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
+    <t>ID - 1255,  Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
   </si>
   <si>
     <t>16.08.24  14:41:38</t>
   </si>
   <si>
     <t>16.08.24  14:42:10</t>
   </si>
   <si>
-    <t>1257Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
+    <t>ID - 1257,  Про надання, вилучення та оформлення земельних ділянок в оренду громадянам</t>
   </si>
   <si>
     <t>16.08.24  14:43:01</t>
   </si>
   <si>
     <t>16.08.24  14:44:11</t>
   </si>
   <si>
     <t>16.08.24  14:44:53</t>
   </si>
   <si>
     <t>16.08.24  14:45:32</t>
   </si>
   <si>
-    <t>1261Про затвердження документації із землеустрою</t>
+    <t>ID - 1261,  Про затвердження документації із землеустрою</t>
   </si>
   <si>
     <t>16.08.24  14:46:06</t>
   </si>
   <si>
-    <t>1262Про зміну цільового призначення земельної ділянки</t>
+    <t>ID - 1262,  Про зміну цільового призначення земельної ділянки</t>
   </si>
   <si>
     <t>16.08.24  14:47:29</t>
   </si>
   <si>
-    <t>1263Про припинення права користування земельною ділянкою</t>
+    <t>ID - 1263,  Про припинення права користування земельною ділянкою</t>
   </si>
   <si>
     <t>16.08.24  14:48:10</t>
   </si>
   <si>
-    <t>1264Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 1264,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>16.08.24  14:52:52</t>
   </si>
   <si>
     <t>16.08.24  14:53:21</t>
   </si>
   <si>
-    <t>1266Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 1266,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>16.08.24  14:54:05</t>
   </si>
   <si>
-    <t>1267Про надання земельної ділянки в постійне користування</t>
+    <t>ID - 1267,  Про надання земельної ділянки в постійне користування</t>
   </si>
   <si>
     <t>16.08.24  14:55:36</t>
   </si>
   <si>
-    <t>1268Про укладення договорів оренди землі на новий строк</t>
+    <t>ID - 1268,  Про укладення договорів оренди землі на новий строк</t>
   </si>
   <si>
     <t>16.08.24  14:56:23</t>
   </si>
   <si>
-    <t>1269Про продаж земельної ділянки комунальної власності</t>
+    <t>ID - 1269,  Про продаж земельної ділянки комунальної власності</t>
   </si>
   <si>
     <t>16.08.24  14:57:08</t>
   </si>
   <si>
     <t>16.08.24  15:01:23</t>
   </si>
   <si>
+    <t>ID - 1271,  *********</t>
+  </si>
+  <si>
     <t>16.08.24  15:01:56</t>
+  </si>
+  <si>
+    <t>ID - 1272,  *********</t>
   </si>
   <si>
     <t>16.08.24  15:02:38</t>
   </si>
   <si>
+    <t>ID - 1273,  *********</t>
+  </si>
+  <si>
     <t>16.08.24  15:04:55</t>
+  </si>
+  <si>
+    <t>ID - 1276,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1277,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1278,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1280,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1281,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1282,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1283,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1284,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1285,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1286,  *********</t>
+  </si>
+  <si>
+    <t>ID - 1287,  *********</t>
   </si>
   <si>
     <t>16.08.24  15:05:46</t>
   </si>
   <si>
     <t>16.08.24  15:06:25</t>
   </si>
   <si>
     <t>16.08.24  15:06:55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
@@ -1410,51 +1542,51 @@
       <c r="AU3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>58</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
-          <t>841Про внесення змін до відомостей про комунальне підприємство «Інститут розвитку Кременчука» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 841,  Про внесення змін до відомостей про комунальне підприємство «Інститут розвитку Кременчука» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4">
         <v>29</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>57</v>
@@ -1567,51 +1699,51 @@
       <c r="AU4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
-          <t>842Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 03 грудня 2020 року «Про затвердження структури та загальної чисельності виконавчих органів Кременчуцької міської ради Кременчуцького району</t>
+          <t>ID - 842,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 03 грудня 2020 року «Про затвердження структури та загальної чисельності виконавчих органів Кременчуцької міської ради Кременчуцького району</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>54</v>
       </c>
       <c r="F5">
         <v>29</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>57</v>
@@ -1724,51 +1856,51 @@
       <c r="AU5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY5" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
-          <t>843Про затвердження Програми покращення умов обслуговування платників податків Кременчуцької міської територіальної громади та збільшення надходжень до Державного і місцевого бюджетів на 2024 рік</t>
+          <t>ID - 843,  Про затвердження Програми покращення умов обслуговування платників податків Кременчуцької міської територіальної громади та збільшення надходжень до Державного і місцевого бюджетів на 2024 рік</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>54</v>
       </c>
       <c r="F6">
         <v>29</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>57</v>
@@ -1881,51 +2013,51 @@
       <c r="AU6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY6" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>58</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>844Про внесення доповнень до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 10 березня 2023 року «Про затвердження Програми забезпечення молоді житлом Кременчуцької міської територіальної громади на 2021 - 2025 роки в</t>
+          <t>ID - 844,  Про внесення доповнень до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 10 березня 2023 року «Про затвердження Програми забезпечення молоді житлом Кременчуцької міської територіальної громади на 2021 - 2025 роки в</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7" t="s">
         <v>54</v>
       </c>
       <c r="F7">
         <v>29</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>57</v>
@@ -2038,51 +2170,51 @@
       <c r="AU7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>58</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>845Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження Програми сприяння розвитку малого і середнього підприємництва на території Кременчуцької міської</t>
+          <t>ID - 845,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження Програми сприяння розвитку малого і середнього підприємництва на території Кременчуцької міської</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8">
         <v>29</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>57</v>
@@ -2195,51 +2327,51 @@
       <c r="AU8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY8" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>58</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>846Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
+          <t>ID - 846,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9">
         <v>29</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>57</v>
@@ -2352,51 +2484,51 @@
       <c r="AU9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>847Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька міська</t>
+          <t>ID - 847,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька міська</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10" t="s">
         <v>54</v>
       </c>
       <c r="F10">
         <v>29</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>57</v>
@@ -2509,51 +2641,51 @@
       <c r="AU10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>848Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
+          <t>ID - 848,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11">
         <v>29</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>57</v>
@@ -2666,51 +2798,51 @@
       <c r="AU11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY11" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>849Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження комплексної програми розвитку комунального медичного підприємства «Лікарня Придніпровська» на 2022-2024</t>
+          <t>ID - 849,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження комплексної програми розвитку комунального медичного підприємства «Лікарня Придніпровська» на 2022-2024</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12">
         <v>29</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>57</v>
@@ -2823,51 +2955,51 @@
       <c r="AU12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY12" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
-          <t>850Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
+          <t>ID - 850,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13">
         <v>29</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>57</v>
@@ -3135,51 +3267,51 @@
       <c r="AU14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX14" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY14" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>853Про внесення змін до відомостей про комунальне підприємство «Інститут розвитку Кременчука» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 853,  Про внесення змін до відомостей про комунальне підприємство «Інститут розвитку Кременчука» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15">
         <v>29</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>57</v>
@@ -3292,51 +3424,51 @@
       <c r="AU15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY15" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>854Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 03 грудня 2020 року «Про затвердження структури та загальної чисельності виконавчих органів Кременчуцької міської ради Кременчуцького району</t>
+          <t>ID - 854,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 03 грудня 2020 року «Про затвердження структури та загальної чисельності виконавчих органів Кременчуцької міської ради Кременчуцького району</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16">
         <v>29</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>57</v>
@@ -3449,51 +3581,51 @@
       <c r="AU16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY16" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
-          <t>855Про затвердження Програми покращення умов обслуговування платників податків Кременчуцької міської територіальної громади та збільшення надходжень до Державного і місцевого бюджетів на 2024 рік</t>
+          <t>ID - 855,  Про затвердження Програми покращення умов обслуговування платників податків Кременчуцької міської територіальної громади та збільшення надходжень до Державного і місцевого бюджетів на 2024 рік</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17" t="s">
         <v>54</v>
       </c>
       <c r="F17">
         <v>29</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>57</v>
@@ -3606,51 +3738,51 @@
       <c r="AU17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY17" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>856Про внесення доповнень до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 10 березня 2023 року «Про затвердження Програми забезпечення молоді житлом Кременчуцької міської територіальної громади на 2021 - 2025 роки в</t>
+          <t>ID - 856,  Про внесення доповнень до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 10 березня 2023 року «Про затвердження Програми забезпечення молоді житлом Кременчуцької міської територіальної громади на 2021 - 2025 роки в</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>54</v>
       </c>
       <c r="F18">
         <v>29</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>57</v>
@@ -3763,51 +3895,51 @@
       <c r="AU18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV18" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW18" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX18" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY18" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
-          <t>857Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження Програми сприяння розвитку малого і середнього підприємництва на території Кременчуцької міської</t>
+          <t>ID - 857,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження Програми сприяння розвитку малого і середнього підприємництва на території Кременчуцької міської</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19">
         <v>29</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>57</v>
@@ -3920,51 +4052,51 @@
       <c r="AU19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY19" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>858Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
+          <t>ID - 858,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20">
         <v>29</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>57</v>
@@ -4077,51 +4209,51 @@
       <c r="AU20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY20" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>859Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька міська</t>
+          <t>ID - 859,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцька міська</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="E21" t="s">
         <v>54</v>
       </c>
       <c r="F21">
         <v>29</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>57</v>
@@ -4234,51 +4366,51 @@
       <c r="AU21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX21" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY21" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
-          <t>860Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
+          <t>ID - 860,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 11 листопада 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Центр первинної</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>53</v>
       </c>
       <c r="E22" t="s">
         <v>54</v>
       </c>
       <c r="F22">
         <v>29</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>57</v>
@@ -4391,51 +4523,51 @@
       <c r="AU22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY22" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
-          <t>861Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження комплексної програми розвитку комунального медичного підприємства «Лікарня Придніпровська» на 2022-2024</t>
+          <t>ID - 861,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження комплексної програми розвитку комунального медичного підприємства «Лікарня Придніпровська» на 2022-2024</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>53</v>
       </c>
       <c r="E23" t="s">
         <v>54</v>
       </c>
       <c r="F23">
         <v>29</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>57</v>
@@ -4548,51 +4680,51 @@
       <c r="AU23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY23" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>61</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
-          <t>862Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
+          <t>ID - 862,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>53</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24">
         <v>29</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>57</v>
@@ -4705,51 +4837,51 @@
       <c r="AU24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW24" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY24" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>63</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
-          <t>863Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року `Про затвердження Програми утримання та поточного ремонту вулично-шляхової мережі та внутрішньоквартальних проходів та</t>
+          <t>ID - 863,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року `Про затвердження Програми утримання та поточного ремонту вулично-шляхової мережі та внутрішньоквартальних проходів та</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>53</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25">
         <v>27</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>57</v>
@@ -4862,51 +4994,51 @@
       <c r="AU25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>64</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>864Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
+          <t>ID - 864,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26">
         <v>26</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>55</v>
@@ -5019,51 +5151,51 @@
       <c r="AU26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY26" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>65</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>865Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок громадянам</t>
+          <t>ID - 865,  Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок громадянам</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>53</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27">
         <v>29</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>55</v>
@@ -5331,51 +5463,51 @@
       <c r="AU28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW28" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX28" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY28" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>69</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
-          <t>867Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок</t>
+          <t>ID - 867,  Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>53</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29">
         <v>28</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>57</v>
@@ -5486,52 +5618,54 @@
         <v>56</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX29" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY29" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>70</v>
       </c>
-      <c r="C30" t="s" s="4">
-        <v>71</v>
+      <c r="C30" t="inlineStr" s="4">
+        <is>
+          <t>ID - 868,  Про розроблення технічної документації із землеустрою щодо поділу земельної ділянки</t>
+        </is>
       </c>
       <c r="D30" t="s">
         <v>53</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30">
         <v>24</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>57</v>
       </c>
@@ -5639,55 +5773,55 @@
       </c>
       <c r="AT30" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV30" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW30" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX30" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY30" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
-          <t>869Про надання дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель</t>
+          <t>ID - 869,  Про надання дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>53</v>
       </c>
       <c r="E31" t="s">
         <v>54</v>
       </c>
       <c r="F31">
         <v>28</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>57</v>
@@ -5796,54 +5930,54 @@
       </c>
       <c r="AT31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW31" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY31" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" t="s" s="4">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32" t="s">
         <v>54</v>
       </c>
       <c r="F32">
         <v>29</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>57</v>
       </c>
@@ -5951,57 +6085,57 @@
       </c>
       <c r="AT32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY32" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" t="s" s="4">
         <v>75</v>
       </c>
-      <c r="C33" t="s" s="4">
+      <c r="D33" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E33" t="s">
         <v>54</v>
       </c>
       <c r="F33">
         <v>29</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L33" t="s" s="5">
         <v>55</v>
       </c>
@@ -6106,59 +6240,59 @@
       </c>
       <c r="AT33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY33" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>872             На засіданні постійної депутатської комісії (23.05.2024) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії Порчирян</t>
+          <t>ID - 872,               На засіданні постійної депутатської комісії (23.05.2024) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії Порчирян</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E34" t="s">
         <v>54</v>
       </c>
       <c r="F34">
         <v>27</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L34" t="s" s="5">
         <v>55</v>
       </c>
@@ -6263,57 +6397,57 @@
       </c>
       <c r="AT34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW34" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY34" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" t="s" s="4">
         <v>80</v>
       </c>
-      <c r="C35" t="s" s="4">
+      <c r="D35" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E35" t="s">
         <v>54</v>
       </c>
       <c r="F35">
         <v>27</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>55</v>
       </c>
@@ -6418,55 +6552,55 @@
       </c>
       <c r="AT35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY35" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
-          <t>876Про надання дозволу на проведення експертної грошової оцінки земельних ділянок для продажу із земель комунальної власності</t>
+          <t>ID - 876,  Про надання дозволу на проведення експертної грошової оцінки земельних ділянок для продажу із земель комунальної власності</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>53</v>
       </c>
       <c r="E36" t="s">
         <v>54</v>
       </c>
       <c r="F36">
         <v>27</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>57</v>
@@ -6575,55 +6709,55 @@
       </c>
       <c r="AT36" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV36" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX36" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY36" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
-          <t>877Про проведення земельних торгів з продажу права оренди земельної ділянки у формі електронного аукціону</t>
+          <t>ID - 877,  Про проведення земельних торгів з продажу права оренди земельної ділянки у формі електронного аукціону</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>53</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37">
         <v>25</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>57</v>
@@ -6732,54 +6866,54 @@
       </c>
       <c r="AT37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY37" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" t="s" s="4">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D38" t="s">
         <v>53</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38">
         <v>26</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>57</v>
       </c>
@@ -6887,54 +7021,54 @@
       </c>
       <c r="AT38" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV38" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX38" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY38" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>86</v>
+      </c>
+      <c r="C39" t="s" s="4">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39" t="s">
         <v>54</v>
       </c>
       <c r="F39">
         <v>23</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>57</v>
       </c>
@@ -7042,54 +7176,54 @@
       </c>
       <c r="AT39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY39" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>88</v>
+      </c>
+      <c r="C40" t="s" s="4">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D40" t="s">
         <v>53</v>
       </c>
       <c r="E40" t="s">
         <v>54</v>
       </c>
       <c r="F40">
         <v>26</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>57</v>
       </c>
@@ -7197,56 +7331,54 @@
       </c>
       <c r="AT40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY40" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>90</v>
+      </c>
+      <c r="C41" t="s" s="4">
         <v>91</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="D41" t="s">
         <v>53</v>
       </c>
       <c r="E41" t="s">
         <v>54</v>
       </c>
       <c r="F41">
         <v>25</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>57</v>
       </c>
@@ -7354,56 +7486,54 @@
       </c>
       <c r="AT41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY41" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="C42" t="s" s="4">
+        <v>92</v>
       </c>
       <c r="D42" t="s">
         <v>53</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42">
         <v>25</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>57</v>
       </c>
@@ -7511,56 +7641,54 @@
       </c>
       <c r="AT42" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV42" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX42" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY42" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="C43" t="s" s="4">
+        <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>53</v>
       </c>
       <c r="E43" t="s">
         <v>54</v>
       </c>
       <c r="F43">
         <v>25</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>57</v>
       </c>
@@ -7668,56 +7796,54 @@
       </c>
       <c r="AT43" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV43" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX43" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY43" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="C44" t="s" s="4">
+        <v>94</v>
       </c>
       <c r="D44" t="s">
         <v>53</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44">
         <v>25</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>57</v>
       </c>
@@ -7825,56 +7951,54 @@
       </c>
       <c r="AT44" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV44" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX44" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY44" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="C45" t="s" s="4">
+        <v>95</v>
       </c>
       <c r="D45" t="s">
         <v>53</v>
       </c>
       <c r="E45" t="s">
         <v>54</v>
       </c>
       <c r="F45">
         <v>25</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>57</v>
       </c>
@@ -7982,56 +8106,54 @@
       </c>
       <c r="AT45" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV45" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX45" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY45" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="C46" t="s" s="4">
+        <v>96</v>
       </c>
       <c r="D46" t="s">
         <v>53</v>
       </c>
       <c r="E46" t="s">
         <v>54</v>
       </c>
       <c r="F46">
         <v>25</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>57</v>
       </c>
@@ -8139,56 +8261,54 @@
       </c>
       <c r="AT46" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV46" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX46" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY46" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="C47" t="s" s="4">
+        <v>97</v>
       </c>
       <c r="D47" t="s">
         <v>53</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47">
         <v>25</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>57</v>
       </c>
@@ -8296,56 +8416,54 @@
       </c>
       <c r="AT47" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV47" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX47" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY47" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C48" t="s" s="4">
+        <v>99</v>
       </c>
       <c r="D48" t="s">
         <v>53</v>
       </c>
       <c r="E48" t="s">
         <v>54</v>
       </c>
       <c r="F48">
         <v>24</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>57</v>
       </c>
@@ -8453,56 +8571,54 @@
       </c>
       <c r="AT48" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV48" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW48" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX48" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY48" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C49" t="s" s="4">
+        <v>100</v>
       </c>
       <c r="D49" t="s">
         <v>53</v>
       </c>
       <c r="E49" t="s">
         <v>54</v>
       </c>
       <c r="F49">
         <v>24</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>57</v>
       </c>
@@ -8610,56 +8726,54 @@
       </c>
       <c r="AT49" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW49" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX49" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY49" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C50" t="s" s="4">
+        <v>101</v>
       </c>
       <c r="D50" t="s">
         <v>53</v>
       </c>
       <c r="E50" t="s">
         <v>54</v>
       </c>
       <c r="F50">
         <v>24</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>57</v>
       </c>
@@ -8767,56 +8881,54 @@
       </c>
       <c r="AT50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY50" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C51" t="s" s="4">
+        <v>102</v>
       </c>
       <c r="D51" t="s">
         <v>53</v>
       </c>
       <c r="E51" t="s">
         <v>54</v>
       </c>
       <c r="F51">
         <v>24</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>57</v>
       </c>
@@ -8924,56 +9036,54 @@
       </c>
       <c r="AT51" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV51" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX51" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY51" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C52" t="s" s="4">
+        <v>103</v>
       </c>
       <c r="D52" t="s">
         <v>53</v>
       </c>
       <c r="E52" t="s">
         <v>54</v>
       </c>
       <c r="F52">
         <v>24</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>57</v>
       </c>
@@ -9081,56 +9191,54 @@
       </c>
       <c r="AT52" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV52" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX52" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY52" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C53" t="s" s="4">
+        <v>104</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53" t="s">
         <v>54</v>
       </c>
       <c r="F53">
         <v>24</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K53" t="s" s="5">
         <v>57</v>
       </c>
@@ -9238,56 +9346,54 @@
       </c>
       <c r="AT53" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV53" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW53" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX53" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY53" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C54" t="s" s="4">
+        <v>105</v>
       </c>
       <c r="D54" t="s">
         <v>53</v>
       </c>
       <c r="E54" t="s">
         <v>54</v>
       </c>
       <c r="F54">
         <v>24</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K54" t="s" s="5">
         <v>57</v>
       </c>
@@ -9395,59 +9501,59 @@
       </c>
       <c r="AT54" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV54" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX54" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY54" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
-          <t>897[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 21.05.2024 № 1131, від 21.05.2024 № 1132, від 23.05.2024 № 1155, від 23.05.2024 № 1156, від 23.05.2024 № 1157, від 23.05.2024 № 1158, від 23.05.2024 № 1159, від 23.05.2024 № 1160, від</t>
+          <t>ID - 897,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 21.05.2024 № 1131, від 21.05.2024 № 1132, від 23.05.2024 № 1155, від 23.05.2024 № 1156, від 23.05.2024 № 1157, від 23.05.2024 № 1158, від 23.05.2024 № 1159, від 23.05.2024 № 1160, від</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E55" t="s">
         <v>54</v>
       </c>
       <c r="F55">
         <v>27</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K55" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L55" t="s" s="5">
         <v>55</v>
       </c>
@@ -9552,59 +9658,59 @@
       </c>
       <c r="AT55" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV55" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX55" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY55" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
-          <t>898                            [[На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (30.05.2024) прийняті рішення з наступним розглядом та затвердженням на пленарному засіданні позачергової сесії: -</t>
+          <t>ID - 898,                              [[На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (30.05.2024) прийняті рішення з наступним розглядом та затвердженням на пленарному засіданні позачергової сесії: -</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E56" t="s">
         <v>54</v>
       </c>
       <c r="F56">
         <v>27</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L56" t="s" s="5">
         <v>55</v>
       </c>
@@ -9709,59 +9815,59 @@
       </c>
       <c r="AT56" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV56" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX56" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY56" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
-          <t>899[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 21.05.2024 № 1131, від 21.05.2024 № 1132, від 23.05.2024 № 1155, від 23.05.2024 № 1156, від 23.05.2024 № 1157, від 23.05.2024 № 1158, від 23.05.2024 № 1159, від 23.05.2024 № 1160, від</t>
+          <t>ID - 899,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 21.05.2024 № 1131, від 21.05.2024 № 1132, від 23.05.2024 № 1155, від 23.05.2024 № 1156, від 23.05.2024 № 1157, від 23.05.2024 № 1158, від 23.05.2024 № 1159, від 23.05.2024 № 1160, від</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E57" t="s">
         <v>54</v>
       </c>
       <c r="F57">
         <v>28</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L57" t="s" s="5">
         <v>55</v>
       </c>
@@ -9866,55 +9972,55 @@
       </c>
       <c r="AT57" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV57" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX57" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY57" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
-          <t>916Про внесення змін до показників бюджету Кременчуцької міської територіальної громади на 2024 рік</t>
+          <t>ID - 916,  Про внесення змін до показників бюджету Кременчуцької міської територіальної громади на 2024 рік</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>53</v>
       </c>
       <c r="E58" t="s">
         <v>54</v>
       </c>
       <c r="F58">
         <v>32</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>57</v>
@@ -10023,55 +10129,55 @@
       </c>
       <c r="AT58" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV58" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX58" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY58" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
-          <t>917Про внесення змін до показників бюджету Кременчуцької міської територіальної громади у 2024 році</t>
+          <t>ID - 917,  Про внесення змін до показників бюджету Кременчуцької міської територіальної громади у 2024 році</t>
         </is>
       </c>
       <c r="D59" t="s">
         <v>53</v>
       </c>
       <c r="E59" t="s">
         <v>54</v>
       </c>
       <c r="F59">
         <v>30</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K59" t="s" s="5">
         <v>57</v>
@@ -10180,59 +10286,59 @@
       </c>
       <c r="AT59" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV59" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX59" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY59" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
-          <t>918Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 04.06.2024 № 1260, від 04.06.2024 № 1261, від 04.06.2024 № 1262, від 04.06.2024 № 1263, від 04.06.2024 № 1264, від 04.06.2024 № 1265, від 04.06.2024 № 1266, від 04.06.2024 № 1267, від</t>
+          <t>ID - 918,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 04.06.2024 № 1260, від 04.06.2024 № 1261, від 04.06.2024 № 1262, від 04.06.2024 № 1263, від 04.06.2024 № 1264, від 04.06.2024 № 1265, від 04.06.2024 № 1266, від 04.06.2024 № 1267, від</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E60" t="s">
         <v>54</v>
       </c>
       <c r="F60">
         <v>27</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L60" t="s" s="5">
         <v>55</v>
       </c>
@@ -10337,59 +10443,59 @@
       </c>
       <c r="AT60" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV60" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW60" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX60" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY60" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
-          <t>919На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (20.06.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 20.06.2024 № 1407 «Про виділення коштів з</t>
+          <t>ID - 919,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (20.06.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 20.06.2024 № 1407 «Про виділення коштів з</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E61" t="s">
         <v>54</v>
       </c>
       <c r="F61">
         <v>25</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L61" t="s" s="5">
         <v>55</v>
       </c>
@@ -10494,59 +10600,59 @@
       </c>
       <c r="AT61" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV61" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX61" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY61" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
-          <t>920Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 04.06.2024 № 1260, від 04.06.2024 № 1261, від 04.06.2024 № 1262, від 04.06.2024 № 1263, від 04.06.2024 № 1264, від 04.06.2024 № 1265, від 04.06.2024 № 1266, від 04.06.2024 № 1267, від</t>
+          <t>ID - 920,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 04.06.2024 № 1260, від 04.06.2024 № 1261, від 04.06.2024 № 1262, від 04.06.2024 № 1263, від 04.06.2024 № 1264, від 04.06.2024 № 1265, від 04.06.2024 № 1266, від 04.06.2024 № 1267, від</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E62" t="s">
         <v>54</v>
       </c>
       <c r="F62">
         <v>30</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L62" t="s" s="5">
         <v>55</v>
       </c>
@@ -10651,55 +10757,55 @@
       </c>
       <c r="AT62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY62" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
-          <t>922Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 28 жовтня 2022 року «Про затвердження Програми забезпечення виконання рішень про стягнення коштів місцевого бюджету на 2023-2024 роки»</t>
+          <t>ID - 922,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 28 жовтня 2022 року «Про затвердження Програми забезпечення виконання рішень про стягнення коштів місцевого бюджету на 2023-2024 роки»</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>53</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63">
         <v>27</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>55</v>
@@ -10808,55 +10914,55 @@
       </c>
       <c r="AT63" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV63" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX63" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY63" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
-          <t>923Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 березня 2024 року «Про затвердження Міської програми «Збереження та вшанування пам`яті учасників, жертв та подій російсько-української</t>
+          <t>ID - 923,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 березня 2024 року «Про затвердження Міської програми «Збереження та вшанування пам`яті учасників, жертв та подій російсько-української</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>53</v>
       </c>
       <c r="E64" t="s">
         <v>54</v>
       </c>
       <c r="F64">
         <v>27</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K64" t="s" s="5">
         <v>55</v>
@@ -10965,55 +11071,55 @@
       </c>
       <c r="AT64" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV64" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX64" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY64" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
-          <t>924Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
+          <t>ID - 924,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>53</v>
       </c>
       <c r="E65" t="s">
         <v>54</v>
       </c>
       <c r="F65">
         <v>27</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>55</v>
@@ -11122,55 +11228,55 @@
       </c>
       <c r="AT65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY65" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
-          <t>925Про визначення форми організації освітнього процесу в окремих закладах дошкільної освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 925,  Про визначення форми організації освітнього процесу в окремих закладах дошкільної освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>53</v>
       </c>
       <c r="E66" t="s">
         <v>54</v>
       </c>
       <c r="F66">
         <v>27</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>55</v>
@@ -11279,55 +11385,55 @@
       </c>
       <c r="AT66" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV66" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX66" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY66" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
-          <t>926Про виключення з Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади</t>
+          <t>ID - 926,  Про виключення з Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>53</v>
       </c>
       <c r="E67" t="s">
         <v>54</v>
       </c>
       <c r="F67">
         <v>27</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>55</v>
@@ -11436,55 +11542,55 @@
       </c>
       <c r="AT67" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV67" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX67" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY67" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
-          <t>927Про включення до Переліку другого типу об’єкта оренди, що належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
+          <t>ID - 927,  Про включення до Переліку другого типу об’єкта оренди, що належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>53</v>
       </c>
       <c r="E68" t="s">
         <v>54</v>
       </c>
       <c r="F68">
         <v>27</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K68" t="s" s="5">
         <v>55</v>
@@ -11593,55 +11699,55 @@
       </c>
       <c r="AT68" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV68" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX68" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY68" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
-          <t>928Про включення до Переліку другого типу об’єкта оренди, який належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
+          <t>ID - 928,  Про включення до Переліку другого типу об’єкта оренди, який належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>53</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
       <c r="F69">
         <v>27</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>55</v>
@@ -11750,55 +11856,55 @@
       </c>
       <c r="AT69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY69" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
-          <t>929Про включення до Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади, укладення договорів оренди без проведення аукціону</t>
+          <t>ID - 929,  Про включення до Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади, укладення договорів оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>53</v>
       </c>
       <c r="E70" t="s">
         <v>54</v>
       </c>
       <c r="F70">
         <v>27</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>55</v>
@@ -11907,55 +12013,55 @@
       </c>
       <c r="AT70" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV70" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX70" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY70" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
-          <t>930Про затвердження переліку об’єктів комунальної власності та реєстрацію права власності</t>
+          <t>ID - 930,  Про затвердження переліку об’єктів комунальної власності та реєстрацію права власності</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>53</v>
       </c>
       <c r="E71" t="s">
         <v>54</v>
       </c>
       <c r="F71">
         <v>27</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>55</v>
@@ -12064,55 +12170,55 @@
       </c>
       <c r="AT71" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV71" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX71" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY71" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
-          <t>931Про виключення об’єктів нерухомого майна комунальної власності Кременчуцької міської територіальної громади з переліків об’єктів, які підлягають приватизації у визначений спосіб</t>
+          <t>ID - 931,  Про виключення об’єктів нерухомого майна комунальної власності Кременчуцької міської територіальної громади з переліків об’єктів, які підлягають приватизації у визначений спосіб</t>
         </is>
       </c>
       <c r="D72" t="s">
         <v>53</v>
       </c>
       <c r="E72" t="s">
         <v>54</v>
       </c>
       <c r="F72">
         <v>27</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K72" t="s" s="5">
         <v>55</v>
@@ -12221,54 +12327,54 @@
       </c>
       <c r="AT72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY72" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C73" t="s" s="4">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="D73" t="s">
         <v>53</v>
       </c>
       <c r="E73" t="s">
         <v>54</v>
       </c>
       <c r="F73">
         <v>27</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
       <c r="I73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K73" t="s" s="5">
         <v>55</v>
       </c>
@@ -12376,55 +12482,55 @@
       </c>
       <c r="AT73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY73" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
-          <t>933Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми забезпечення діяльності та утримання в належному стані матеріально – технічної бази КП</t>
+          <t>ID - 933,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми забезпечення діяльності та утримання в належному стані матеріально – технічної бази КП</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>53</v>
       </c>
       <c r="E74" t="s">
         <v>54</v>
       </c>
       <c r="F74">
         <v>27</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J74" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K74" t="s" s="5">
         <v>55</v>
@@ -12533,55 +12639,55 @@
       </c>
       <c r="AT74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW74" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY74" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
-          <t>934Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
+          <t>ID - 934,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>53</v>
       </c>
       <c r="E75" t="s">
         <v>54</v>
       </c>
       <c r="F75">
         <v>27</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
       <c r="I75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K75" t="s" s="5">
         <v>55</v>
@@ -12690,55 +12796,55 @@
       </c>
       <c r="AT75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY75" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
-          <t>935Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Благоустрій Кременчука» на 2022-2024 роки»</t>
+          <t>ID - 935,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Благоустрій Кременчука» на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>53</v>
       </c>
       <c r="E76" t="s">
         <v>54</v>
       </c>
       <c r="F76">
         <v>27</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K76" t="s" s="5">
         <v>55</v>
@@ -12847,55 +12953,55 @@
       </c>
       <c r="AT76" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV76" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX76" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY76" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
-          <t>936Про затвердження Програми діяльності комунального госпрозрахункового підприємства «Креміньміськпроєкт» Кременчуцькоїміської ради Кременчуцького району Полтавської області на 2024 рік</t>
+          <t>ID - 936,  Про затвердження Програми діяльності комунального госпрозрахункового підприємства «Креміньміськпроєкт» Кременчуцькоїміської ради Кременчуцького району Полтавської області на 2024 рік</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>53</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77">
         <v>27</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
       <c r="I77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K77" t="s" s="5">
         <v>55</v>
@@ -13004,55 +13110,55 @@
       </c>
       <c r="AT77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY77" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
-          <t>938Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 28 жовтня 2022 року «Про затвердження Програми забезпечення виконання рішень про стягнення коштів місцевого бюджету на 2023-2024 роки»</t>
+          <t>ID - 938,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 28 жовтня 2022 року «Про затвердження Програми забезпечення виконання рішень про стягнення коштів місцевого бюджету на 2023-2024 роки»</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>53</v>
       </c>
       <c r="E78" t="s">
         <v>54</v>
       </c>
       <c r="F78">
         <v>27</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>57</v>
@@ -13161,55 +13267,55 @@
       </c>
       <c r="AT78" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV78" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX78" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY78" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
-          <t>939Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 березня 2024 року «Про затвердження Міської програми «Збереження та вшанування пам`яті учасників, жертв та подій російсько-української</t>
+          <t>ID - 939,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 березня 2024 року «Про затвердження Міської програми «Збереження та вшанування пам`яті учасників, жертв та подій російсько-української</t>
         </is>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79" t="s">
         <v>54</v>
       </c>
       <c r="F79">
         <v>27</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
       <c r="I79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K79" t="s" s="5">
         <v>57</v>
@@ -13318,55 +13424,55 @@
       </c>
       <c r="AT79" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV79" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX79" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY79" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
-          <t>940Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
+          <t>ID - 940,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>53</v>
       </c>
       <c r="E80" t="s">
         <v>54</v>
       </c>
       <c r="F80">
         <v>27</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
       <c r="I80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K80" t="s" s="5">
         <v>57</v>
@@ -13475,55 +13581,55 @@
       </c>
       <c r="AT80" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV80" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX80" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY80" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
-          <t>941Про визначення форми організації освітнього процесу в окремих закладах дошкільної освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 941,  Про визначення форми організації освітнього процесу в окремих закладах дошкільної освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D81" t="s">
         <v>53</v>
       </c>
       <c r="E81" t="s">
         <v>54</v>
       </c>
       <c r="F81">
         <v>27</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
       <c r="I81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K81" t="s" s="5">
         <v>57</v>
@@ -13632,55 +13738,55 @@
       </c>
       <c r="AT81" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV81" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX81" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY81" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
-          <t>942Про виключення з Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади</t>
+          <t>ID - 942,  Про виключення з Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>53</v>
       </c>
       <c r="E82" t="s">
         <v>54</v>
       </c>
       <c r="F82">
         <v>27</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K82" t="s" s="5">
         <v>57</v>
@@ -13789,55 +13895,55 @@
       </c>
       <c r="AT82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY82" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
-          <t>943Про включення до Переліку другого типу об’єкта оренди, що належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
+          <t>ID - 943,  Про включення до Переліку другого типу об’єкта оренди, що належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>53</v>
       </c>
       <c r="E83" t="s">
         <v>54</v>
       </c>
       <c r="F83">
         <v>27</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K83" t="s" s="5">
         <v>57</v>
@@ -13946,55 +14052,55 @@
       </c>
       <c r="AT83" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV83" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX83" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY83" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
-          <t>944Про включення до Переліку другого типу об’єкта оренди, який належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
+          <t>ID - 944,  Про включення до Переліку другого типу об’єкта оренди, який належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>53</v>
       </c>
       <c r="E84" t="s">
         <v>54</v>
       </c>
       <c r="F84">
         <v>27</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
       <c r="I84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K84" t="s" s="5">
         <v>57</v>
@@ -14103,55 +14209,55 @@
       </c>
       <c r="AT84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY84" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
-          <t>945Про включення до Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади, укладення договорів оренди без проведення аукціону</t>
+          <t>ID - 945,  Про включення до Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади, укладення договорів оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>53</v>
       </c>
       <c r="E85" t="s">
         <v>54</v>
       </c>
       <c r="F85">
         <v>27</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J85" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K85" t="s" s="5">
         <v>57</v>
@@ -14260,55 +14366,55 @@
       </c>
       <c r="AT85" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU85" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV85" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW85" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX85" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY85" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
-          <t>946Про затвердження переліку об’єктів комунальної власності та реєстрацію права власності</t>
+          <t>ID - 946,  Про затвердження переліку об’єктів комунальної власності та реєстрацію права власності</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>53</v>
       </c>
       <c r="E86" t="s">
         <v>54</v>
       </c>
       <c r="F86">
         <v>27</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
       <c r="I86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K86" t="s" s="5">
         <v>57</v>
@@ -14417,55 +14523,55 @@
       </c>
       <c r="AT86" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV86" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX86" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY86" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
-          <t>947Про виключення об’єктів нерухомого майна комунальної власності Кременчуцької міської територіальної громади з переліків об’єктів, які підлягають приватизації у визначений спосіб</t>
+          <t>ID - 947,  Про виключення об’єктів нерухомого майна комунальної власності Кременчуцької міської територіальної громади з переліків об’єктів, які підлягають приватизації у визначений спосіб</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>53</v>
       </c>
       <c r="E87" t="s">
         <v>54</v>
       </c>
       <c r="F87">
         <v>27</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K87" t="s" s="5">
         <v>57</v>
@@ -14574,54 +14680,54 @@
       </c>
       <c r="AT87" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV87" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX87" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY87" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C88" t="s" s="4">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="D88" t="s">
         <v>53</v>
       </c>
       <c r="E88" t="s">
         <v>54</v>
       </c>
       <c r="F88">
         <v>27</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K88" t="s" s="5">
         <v>57</v>
       </c>
@@ -14729,55 +14835,55 @@
       </c>
       <c r="AT88" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV88" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX88" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY88" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
-          <t>949Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми забезпечення діяльності та утримання в належному стані матеріально – технічної бази КП</t>
+          <t>ID - 949,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми забезпечення діяльності та утримання в належному стані матеріально – технічної бази КП</t>
         </is>
       </c>
       <c r="D89" t="s">
         <v>53</v>
       </c>
       <c r="E89" t="s">
         <v>54</v>
       </c>
       <c r="F89">
         <v>27</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
       <c r="I89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K89" t="s" s="5">
         <v>57</v>
@@ -14886,55 +14992,55 @@
       </c>
       <c r="AT89" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV89" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX89" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY89" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
-          <t>950Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
+          <t>ID - 950,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>53</v>
       </c>
       <c r="E90" t="s">
         <v>54</v>
       </c>
       <c r="F90">
         <v>27</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K90" t="s" s="5">
         <v>57</v>
@@ -15043,55 +15149,55 @@
       </c>
       <c r="AT90" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV90" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX90" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY90" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
-          <t>951Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Благоустрій Кременчука» на 2022-2024 роки»</t>
+          <t>ID - 951,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Благоустрій Кременчука» на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>53</v>
       </c>
       <c r="E91" t="s">
         <v>54</v>
       </c>
       <c r="F91">
         <v>27</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K91" t="s" s="5">
         <v>57</v>
@@ -15200,55 +15306,55 @@
       </c>
       <c r="AT91" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV91" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX91" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY91" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
-          <t>952Про затвердження Програми діяльності комунального госпрозрахункового підприємства «Креміньміськпроєкт» Кременчуцькоїміської ради Кременчуцького району Полтавської області на 2024 рік</t>
+          <t>ID - 952,  Про затвердження Програми діяльності комунального госпрозрахункового підприємства «Креміньміськпроєкт» Кременчуцькоїміської ради Кременчуцького району Полтавської області на 2024 рік</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>53</v>
       </c>
       <c r="E92" t="s">
         <v>54</v>
       </c>
       <c r="F92">
         <v>27</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K92" t="s" s="5">
         <v>57</v>
@@ -15357,62 +15463,62 @@
       </c>
       <c r="AT92" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV92" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX92" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY92" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
-          <t>953Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки громадянці</t>
+          <t>ID - 953,  Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки громадянці</t>
         </is>
       </c>
       <c r="D93" t="s">
         <v>53</v>
       </c>
       <c r="E93" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="F93">
         <v>17</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
       <c r="I93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K93" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M93" t="s" s="5">
         <v>55</v>
       </c>
@@ -15514,55 +15620,55 @@
       </c>
       <c r="AT93" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV93" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX93" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY93" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
-          <t>955Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки громадянці</t>
+          <t>ID - 955,  Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки громадянці</t>
         </is>
       </c>
       <c r="D94" t="s">
         <v>53</v>
       </c>
       <c r="E94" t="s">
         <v>54</v>
       </c>
       <c r="F94">
         <v>23</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K94" t="s" s="5">
         <v>57</v>
@@ -15671,60 +15777,60 @@
       </c>
       <c r="AT94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY94" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="C95" t="s" s="4">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D95" t="s">
         <v>68</v>
       </c>
       <c r="E95" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="F95">
         <v>25</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K95" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M95" t="s" s="5">
         <v>55</v>
       </c>
@@ -15826,54 +15932,54 @@
       </c>
       <c r="AT95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW95" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY95" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="C96" t="s" s="4">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="D96" t="s">
         <v>68</v>
       </c>
       <c r="E96" t="s">
         <v>54</v>
       </c>
       <c r="F96">
         <v>31</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
       <c r="I96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K96" t="s" s="5">
         <v>57</v>
       </c>
@@ -15981,57 +16087,57 @@
       </c>
       <c r="AT96" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV96" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX96" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY96" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="C97" t="s" s="4">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="D97" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E97" t="s">
         <v>54</v>
       </c>
       <c r="F97">
         <v>26</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L97" t="s" s="5">
         <v>55</v>
       </c>
@@ -16136,59 +16242,59 @@
       </c>
       <c r="AT97" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV97" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX97" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY97" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
-          <t>960На засіданні постійної депутатської комісії (13.06.2024) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії Порчирян С.М.) при</t>
+          <t>ID - 960,  На засіданні постійної депутатської комісії (13.06.2024) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії Порчирян С.М.) при</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E98" t="s">
         <v>54</v>
       </c>
       <c r="F98">
         <v>27</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K98" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L98" t="s" s="5">
         <v>55</v>
       </c>
@@ -16293,57 +16399,57 @@
       </c>
       <c r="AT98" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV98" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX98" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY98" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="C99" t="s" s="4">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="D99" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E99" t="s">
         <v>54</v>
       </c>
       <c r="F99">
         <v>29</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K99" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L99" t="s" s="5">
         <v>55</v>
       </c>
@@ -16448,55 +16554,55 @@
       </c>
       <c r="AT99" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV99" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX99" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY99" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
-          <t>962Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
+          <t>ID - 962,  Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D100" t="s">
         <v>53</v>
       </c>
       <c r="E100" t="s">
         <v>54</v>
       </c>
       <c r="F100">
         <v>28</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K100" t="s" s="5">
         <v>57</v>
@@ -16605,57 +16711,57 @@
       </c>
       <c r="AT100" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV100" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX100" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY100" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="C101" t="s" s="4">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="D101" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E101" t="s">
         <v>54</v>
       </c>
       <c r="F101">
         <v>28</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J101" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K101" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L101" t="s" s="5">
         <v>55</v>
       </c>
@@ -16760,59 +16866,59 @@
       </c>
       <c r="AT101" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV101" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW101" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX101" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY101" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
-          <t>964На засіданні постійної депутатської комісії (13.06.2024) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії Порчирян С.М.) при</t>
+          <t>ID - 964,  На засіданні постійної депутатської комісії (13.06.2024) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії Порчирян С.М.) при</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E102" t="s">
         <v>54</v>
       </c>
       <c r="F102">
         <v>28</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J102" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K102" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L102" t="s" s="5">
         <v>55</v>
       </c>
@@ -16917,57 +17023,57 @@
       </c>
       <c r="AT102" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV102" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW102" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX102" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY102" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="C103" t="s" s="4">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="D103" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E103" t="s">
         <v>54</v>
       </c>
       <c r="F103">
         <v>27</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J103" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K103" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L103" t="s" s="5">
         <v>55</v>
       </c>
@@ -17072,54 +17178,54 @@
       </c>
       <c r="AT103" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU103" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV103" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW103" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX103" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY103" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="C104" t="s" s="4">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="D104" t="s">
         <v>53</v>
       </c>
       <c r="E104" t="s">
         <v>54</v>
       </c>
       <c r="F104">
         <v>28</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J104" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K104" t="s" s="5">
         <v>57</v>
       </c>
@@ -17227,54 +17333,54 @@
       </c>
       <c r="AT104" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV104" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW104" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX104" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY104" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="C105" t="s" s="4">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="D105" t="s">
         <v>53</v>
       </c>
       <c r="E105" t="s">
         <v>54</v>
       </c>
       <c r="F105">
         <v>30</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J105" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K105" t="s" s="5">
         <v>57</v>
       </c>
@@ -17382,57 +17488,57 @@
       </c>
       <c r="AT105" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV105" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW105" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX105" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY105" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="C106" t="s" s="4">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="D106" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E106" t="s">
         <v>54</v>
       </c>
       <c r="F106">
         <v>30</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L106" t="s" s="5">
         <v>55</v>
       </c>
@@ -17537,59 +17643,59 @@
       </c>
       <c r="AT106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV106" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX106" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY106" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
-          <t>969Управління земельних ресурсів пропонує до проєкту рішення «Про внесення змін до рішень органів місцевого самоврядування» включити додатково наступний пункт:   2. Внести зміни до рішення Кременчуцької міської ради Полтавської області від</t>
+          <t>ID - 969,  Управління земельних ресурсів пропонує до проєкту рішення «Про внесення змін до рішень органів місцевого самоврядування» включити додатково наступний пункт:   2. Внести зміни до рішення Кременчуцької міської ради Полтавської області від</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E107" t="s">
         <v>54</v>
       </c>
       <c r="F107">
         <v>30</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L107" t="s" s="5">
         <v>55</v>
       </c>
@@ -17694,57 +17800,57 @@
       </c>
       <c r="AT107" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV107" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX107" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY107" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="C108" t="s" s="4">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="D108" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E108" t="s">
         <v>54</v>
       </c>
       <c r="F108">
         <v>29</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L108" t="s" s="5">
         <v>55</v>
       </c>
@@ -17849,55 +17955,55 @@
       </c>
       <c r="AT108" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV108" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX108" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY108" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
-          <t>971Про проведення земельних торгів з продажу права оренди земельної ділянки у формі електронного аукціону</t>
+          <t>ID - 971,  Про проведення земельних торгів з продажу права оренди земельної ділянки у формі електронного аукціону</t>
         </is>
       </c>
       <c r="D109" t="s">
         <v>53</v>
       </c>
       <c r="E109" t="s">
         <v>54</v>
       </c>
       <c r="F109">
         <v>30</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J109" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K109" t="s" s="5">
         <v>57</v>
@@ -18006,119 +18112,119 @@
       </c>
       <c r="AT109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU109" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV109" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW109" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX109" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY109" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
-          <t>973Про надання дозволу Кооперативу по експлуатації гаражів для транспортних засобів особистого користування «Дніпро» на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на</t>
+          <t>ID - 973,  Про надання дозволу Кооперативу по експлуатації гаражів для транспортних засобів особистого користування «Дніпро» на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>53</v>
       </c>
       <c r="E110" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="F110">
         <v>11</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>4</v>
       </c>
       <c r="I110" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="J110" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="K110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="N110" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="O110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Q110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="R110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="S110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="U110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="W110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X110" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="Y110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF110" t="s" s="5">
         <v>55</v>
       </c>
@@ -18163,55 +18269,55 @@
       </c>
       <c r="AT110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY110" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
-          <t>974Про розроблення технічної документації із землеустрою щодо поділу земельної ділянки комунальної власності</t>
+          <t>ID - 974,  Про розроблення технічної документації із землеустрою щодо поділу земельної ділянки комунальної власності</t>
         </is>
       </c>
       <c r="D111" t="s">
         <v>53</v>
       </c>
       <c r="E111" t="s">
         <v>54</v>
       </c>
       <c r="F111">
         <v>31</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K111" t="s" s="5">
         <v>55</v>
@@ -18320,54 +18426,54 @@
       </c>
       <c r="AT111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV111" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX111" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY111" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C112" t="s" s="4">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="D112" t="s">
         <v>53</v>
       </c>
       <c r="E112" t="s">
         <v>54</v>
       </c>
       <c r="F112">
         <v>22</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J112" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K112" t="s" s="5">
         <v>57</v>
       </c>
@@ -18475,55 +18581,55 @@
       </c>
       <c r="AT112" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU112" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV112" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW112" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX112" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY112" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
-          <t>977[[Про надання дозволу Комунальному підприємству «Теплоенерго» Кременчуцької міської ради Кременчуцького району Полтавської області на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в</t>
+          <t>ID - 977,  [[Про надання дозволу Комунальному підприємству «Теплоенерго» Кременчуцької міської ради Кременчуцького району Полтавської області на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в</t>
         </is>
       </c>
       <c r="D113" t="s">
         <v>53</v>
       </c>
       <c r="E113" t="s">
         <v>54</v>
       </c>
       <c r="F113">
         <v>22</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K113" t="s" s="5">
         <v>57</v>
@@ -18632,55 +18738,55 @@
       </c>
       <c r="AT113" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV113" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX113" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY113" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
-          <t>978[[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 29 липня 2022 року «Про затвердження Міської програми забезпечення службовим житлом військовослужбовців та працівників силових структур,</t>
+          <t>ID - 978,  [[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 29 липня 2022 року «Про затвердження Міської програми забезпечення службовим житлом військовослужбовців та працівників силових структур,</t>
         </is>
       </c>
       <c r="D114" t="s">
         <v>53</v>
       </c>
       <c r="E114" t="s">
         <v>54</v>
       </c>
       <c r="F114">
         <v>22</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K114" t="s" s="5">
         <v>57</v>
@@ -18789,56 +18895,54 @@
       </c>
       <c r="AT114" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV114" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX114" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY114" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>149</v>
+      </c>
+      <c r="C115" t="s" s="4">
+        <v>151</v>
       </c>
       <c r="D115" t="s">
         <v>53</v>
       </c>
       <c r="E115" t="s">
         <v>54</v>
       </c>
       <c r="F115">
         <v>22</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J115" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K115" t="s" s="5">
         <v>57</v>
       </c>
@@ -18946,56 +19050,54 @@
       </c>
       <c r="AT115" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU115" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV115" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW115" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX115" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY115" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>149</v>
+      </c>
+      <c r="C116" t="s" s="4">
+        <v>152</v>
       </c>
       <c r="D116" t="s">
         <v>53</v>
       </c>
       <c r="E116" t="s">
         <v>54</v>
       </c>
       <c r="F116">
         <v>22</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K116" t="s" s="5">
         <v>57</v>
       </c>
@@ -19103,56 +19205,54 @@
       </c>
       <c r="AT116" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV116" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX116" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY116" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>149</v>
+      </c>
+      <c r="C117" t="s" s="4">
+        <v>153</v>
       </c>
       <c r="D117" t="s">
         <v>53</v>
       </c>
       <c r="E117" t="s">
         <v>54</v>
       </c>
       <c r="F117">
         <v>22</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K117" t="s" s="5">
         <v>57</v>
       </c>
@@ -19260,54 +19360,54 @@
       </c>
       <c r="AT117" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV117" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX117" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY117" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C118" t="s" s="4">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="D118" t="s">
         <v>53</v>
       </c>
       <c r="E118" t="s">
         <v>54</v>
       </c>
       <c r="F118">
         <v>22</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J118" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K118" t="s" s="5">
         <v>57</v>
       </c>
@@ -19415,55 +19515,55 @@
       </c>
       <c r="AT118" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU118" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV118" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW118" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX118" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY118" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
-          <t>983Про затвердження Програми розвитку територіальної оборони Кременчуцької міської територіальної громади на 2024 рік в новій редакції</t>
+          <t>ID - 983,  Про затвердження Програми розвитку територіальної оборони Кременчуцької міської територіальної громади на 2024 рік в новій редакції</t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>53</v>
       </c>
       <c r="E119" t="s">
         <v>54</v>
       </c>
       <c r="F119">
         <v>22</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J119" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K119" t="s" s="5">
         <v>57</v>
@@ -19572,56 +19672,54 @@
       </c>
       <c r="AT119" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU119" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV119" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW119" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX119" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY119" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>149</v>
+      </c>
+      <c r="C120" t="s" s="4">
+        <v>155</v>
       </c>
       <c r="D120" t="s">
         <v>53</v>
       </c>
       <c r="E120" t="s">
         <v>54</v>
       </c>
       <c r="F120">
         <v>22</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J120" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K120" t="s" s="5">
         <v>57</v>
       </c>
@@ -19729,54 +19827,54 @@
       </c>
       <c r="AT120" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU120" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV120" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW120" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX120" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY120" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="C121" t="s" s="4">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="D121" t="s">
         <v>53</v>
       </c>
       <c r="E121" t="s">
         <v>54</v>
       </c>
       <c r="F121">
         <v>24</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J121" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K121" t="s" s="5">
         <v>57</v>
       </c>
@@ -19884,55 +19982,55 @@
       </c>
       <c r="AT121" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV121" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW121" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX121" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY121" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
-          <t>987[[Про надання дозволу Комунальному підприємству «Теплоенерго» Кременчуцької міської ради Кременчуцького району Полтавської області на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в</t>
+          <t>ID - 987,  [[Про надання дозволу Комунальному підприємству «Теплоенерго» Кременчуцької міської ради Кременчуцького району Полтавської області на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в</t>
         </is>
       </c>
       <c r="D122" t="s">
         <v>53</v>
       </c>
       <c r="E122" t="s">
         <v>54</v>
       </c>
       <c r="F122">
         <v>24</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
       <c r="I122" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J122" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K122" t="s" s="5">
         <v>57</v>
@@ -20041,55 +20139,55 @@
       </c>
       <c r="AT122" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU122" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV122" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW122" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX122" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY122" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
-          <t>988[[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 29 липня 2022 року «Про затвердження Міської програми забезпечення службовим житлом військовослужбовців та працівників силових структур,</t>
+          <t>ID - 988,  [[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 29 липня 2022 року «Про затвердження Міської програми забезпечення службовим житлом військовослужбовців та працівників силових структур,</t>
         </is>
       </c>
       <c r="D123" t="s">
         <v>53</v>
       </c>
       <c r="E123" t="s">
         <v>54</v>
       </c>
       <c r="F123">
         <v>24</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
       <c r="I123" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J123" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K123" t="s" s="5">
         <v>57</v>
@@ -20198,56 +20296,54 @@
       </c>
       <c r="AT123" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU123" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV123" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW123" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX123" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY123" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-        </is>
+        <v>156</v>
+      </c>
+      <c r="C124" t="s" s="4">
+        <v>158</v>
       </c>
       <c r="D124" t="s">
         <v>53</v>
       </c>
       <c r="E124" t="s">
         <v>54</v>
       </c>
       <c r="F124">
         <v>24</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
       <c r="I124" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J124" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K124" t="s" s="5">
         <v>57</v>
       </c>
@@ -20355,56 +20451,54 @@
       </c>
       <c r="AT124" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU124" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV124" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW124" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX124" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY124" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-        </is>
+        <v>156</v>
+      </c>
+      <c r="C125" t="s" s="4">
+        <v>159</v>
       </c>
       <c r="D125" t="s">
         <v>53</v>
       </c>
       <c r="E125" t="s">
         <v>54</v>
       </c>
       <c r="F125">
         <v>24</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
       <c r="I125" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J125" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K125" t="s" s="5">
         <v>57</v>
       </c>
@@ -20512,56 +20606,54 @@
       </c>
       <c r="AT125" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU125" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV125" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW125" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX125" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY125" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-        </is>
+        <v>156</v>
+      </c>
+      <c r="C126" t="s" s="4">
+        <v>160</v>
       </c>
       <c r="D126" t="s">
         <v>53</v>
       </c>
       <c r="E126" t="s">
         <v>54</v>
       </c>
       <c r="F126">
         <v>24</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J126" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K126" t="s" s="5">
         <v>57</v>
       </c>
@@ -20669,54 +20761,54 @@
       </c>
       <c r="AT126" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU126" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV126" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW126" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX126" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY126" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="C127" t="s" s="4">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="D127" t="s">
         <v>53</v>
       </c>
       <c r="E127" t="s">
         <v>54</v>
       </c>
       <c r="F127">
         <v>24</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
       <c r="I127" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J127" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K127" t="s" s="5">
         <v>57</v>
       </c>
@@ -20824,55 +20916,55 @@
       </c>
       <c r="AT127" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU127" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV127" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW127" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX127" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY127" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
-          <t>993Про затвердження Програми розвитку територіальної оборони Кременчуцької міської територіальної громади на 2024 рік в новій редакції</t>
+          <t>ID - 993,  Про затвердження Програми розвитку територіальної оборони Кременчуцької міської територіальної громади на 2024 рік в новій редакції</t>
         </is>
       </c>
       <c r="D128" t="s">
         <v>53</v>
       </c>
       <c r="E128" t="s">
         <v>54</v>
       </c>
       <c r="F128">
         <v>24</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
       <c r="I128" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J128" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K128" t="s" s="5">
         <v>57</v>
@@ -20981,56 +21073,54 @@
       </c>
       <c r="AT128" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU128" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV128" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW128" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX128" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY128" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-        </is>
+        <v>156</v>
+      </c>
+      <c r="C129" t="s" s="4">
+        <v>162</v>
       </c>
       <c r="D129" t="s">
         <v>53</v>
       </c>
       <c r="E129" t="s">
         <v>54</v>
       </c>
       <c r="F129">
         <v>24</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
       <c r="I129" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J129" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K129" t="s" s="5">
         <v>57</v>
       </c>
@@ -21138,59 +21228,59 @@
       </c>
       <c r="AT129" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU129" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV129" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW129" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX129" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY129" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
-          <t>995[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 04.06.2024 № 1269, від 04.06.2024 № 1270, від 04.06.2024 № 1271, від 04.06.2024 № 1272, від 04.06.2024 № 1273, від 04.06.2024 № 1274, від 06.06.2024 № 1298, від 06.06.2024 № 1299, від</t>
+          <t>ID - 995,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 04.06.2024 № 1269, від 04.06.2024 № 1270, від 04.06.2024 № 1271, від 04.06.2024 № 1272, від 04.06.2024 № 1273, від 04.06.2024 № 1274, від 06.06.2024 № 1298, від 06.06.2024 № 1299, від</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E130" t="s">
         <v>54</v>
       </c>
       <c r="F130">
         <v>24</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
         <v>0</v>
       </c>
       <c r="I130" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J130" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K130" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L130" t="s" s="5">
         <v>55</v>
       </c>
@@ -21295,59 +21385,59 @@
       </c>
       <c r="AT130" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU130" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV130" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW130" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX130" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY130" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
-          <t>996 [[         На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (20.06.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 20.06.2024 № 1430 «Про виділення</t>
+          <t>ID - 996,   [[         На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (20.06.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 20.06.2024 № 1430 «Про виділення</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E131" t="s">
         <v>54</v>
       </c>
       <c r="F131">
         <v>26</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
       <c r="I131" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J131" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K131" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L131" t="s" s="5">
         <v>55</v>
       </c>
@@ -21452,59 +21542,59 @@
       </c>
       <c r="AT131" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU131" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV131" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW131" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX131" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY131" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
-          <t>997[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 04.06.2024 № 1269, від 04.06.2024 № 1270, від 04.06.2024 № 1271, від 04.06.2024 № 1272, від 04.06.2024 № 1273, від 04.06.2024 № 1274, від 06.06.2024 № 1298, від 06.06.2024 № 1299, від</t>
+          <t>ID - 997,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 04.06.2024 № 1269, від 04.06.2024 № 1270, від 04.06.2024 № 1271, від 04.06.2024 № 1272, від 04.06.2024 № 1273, від 04.06.2024 № 1274, від 06.06.2024 № 1298, від 06.06.2024 № 1299, від</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E132" t="s">
         <v>54</v>
       </c>
       <c r="F132">
         <v>27</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
       <c r="I132" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J132" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K132" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L132" t="s" s="5">
         <v>55</v>
       </c>
@@ -21609,55 +21699,55 @@
       </c>
       <c r="AT132" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU132" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV132" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW132" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX132" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY132" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
-          <t>1113Про нагородження почесним знаком «За заслуги перед містом» Никифорова Володимира Валентиновича</t>
+          <t>ID - 1113,  Про нагородження почесним знаком «За заслуги перед містом» Никифорова Володимира Валентиновича</t>
         </is>
       </c>
       <c r="D133" t="s">
         <v>53</v>
       </c>
       <c r="E133" t="s">
         <v>54</v>
       </c>
       <c r="F133">
         <v>32</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
       <c r="I133" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J133" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K133" t="s" s="5">
         <v>55</v>
@@ -21766,55 +21856,55 @@
       </c>
       <c r="AT133" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU133" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV133" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW133" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX133" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY133" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
-          <t>1114Про внесення змін до показників бюджету Кременчуцької міської територіальної громади на 2024 рік</t>
+          <t>ID - 1114,  Про внесення змін до показників бюджету Кременчуцької міської територіальної громади на 2024 рік</t>
         </is>
       </c>
       <c r="D134" t="s">
         <v>53</v>
       </c>
       <c r="E134" t="s">
         <v>54</v>
       </c>
       <c r="F134">
         <v>31</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
       <c r="I134" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J134" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K134" t="s" s="5">
         <v>55</v>
@@ -21923,59 +22013,59 @@
       </c>
       <c r="AT134" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU134" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV134" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW134" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX134" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY134" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
-          <t>1115Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 11.07.2024 № 1548, від 11.07.2024 № 1549, від 11.07.2024 № 1584, від 11.07.2024 № 1593, від 11.07.2024 № 1594, від 11.07.2024 № 1595, від 11.07.2024 № 1596, від 11.07.2024 № 1597, від</t>
+          <t>ID - 1115,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 11.07.2024 № 1548, від 11.07.2024 № 1549, від 11.07.2024 № 1584, від 11.07.2024 № 1593, від 11.07.2024 № 1594, від 11.07.2024 № 1595, від 11.07.2024 № 1596, від 11.07.2024 № 1597, від</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E135" t="s">
         <v>54</v>
       </c>
       <c r="F135">
         <v>31</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
       <c r="I135" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J135" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K135" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L135" t="s" s="5">
         <v>55</v>
       </c>
@@ -22080,59 +22170,59 @@
       </c>
       <c r="AT135" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU135" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV135" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW135" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX135" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY135" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
-          <t>1116На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (18.07.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 18.07.2024 № 1651 «Про внесення змін до</t>
+          <t>ID - 1116,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (18.07.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 18.07.2024 № 1651 «Про внесення змін до</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E136" t="s">
         <v>54</v>
       </c>
       <c r="F136">
         <v>30</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
       <c r="I136" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J136" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K136" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L136" t="s" s="5">
         <v>55</v>
       </c>
@@ -22237,59 +22327,59 @@
       </c>
       <c r="AT136" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU136" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV136" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW136" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX136" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY136" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
-          <t>1117На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (19.07.2024) прийнято рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 19.07.2024 № 1684 «Про перерозподіл</t>
+          <t>ID - 1117,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (19.07.2024) прийнято рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 19.07.2024 № 1684 «Про перерозподіл</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E137" t="s">
         <v>54</v>
       </c>
       <c r="F137">
         <v>33</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>0</v>
       </c>
       <c r="I137" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J137" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K137" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L137" t="s" s="5">
         <v>55</v>
       </c>
@@ -22394,59 +22484,59 @@
       </c>
       <c r="AT137" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU137" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV137" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW137" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX137" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY137" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>150</v>
+        <v>171</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
-          <t>1118Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 11.07.2024 № 1548, від 11.07.2024 № 1549, від 11.07.2024 № 1584, від 11.07.2024 № 1593, від 11.07.2024 № 1594, від 11.07.2024 № 1595, від 11.07.2024 № 1596, від 11.07.2024 № 1597, від</t>
+          <t>ID - 1118,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 11.07.2024 № 1548, від 11.07.2024 № 1549, від 11.07.2024 № 1584, від 11.07.2024 № 1593, від 11.07.2024 № 1594, від 11.07.2024 № 1595, від 11.07.2024 № 1596, від 11.07.2024 № 1597, від</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E138" t="s">
         <v>54</v>
       </c>
       <c r="F138">
         <v>31</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J138" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K138" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L138" t="s" s="5">
         <v>55</v>
       </c>
@@ -22551,55 +22641,55 @@
       </c>
       <c r="AT138" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU138" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV138" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW138" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX138" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY138" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
-          <t>1120Про вступ до місцевої асоціації органів місцевого самоврядування «Асоціація учасницького розвитку громад»</t>
+          <t>ID - 1120,  Про вступ до місцевої асоціації органів місцевого самоврядування «Асоціація учасницького розвитку громад»</t>
         </is>
       </c>
       <c r="D139" t="s">
         <v>53</v>
       </c>
       <c r="E139" t="s">
         <v>54</v>
       </c>
       <c r="F139">
         <v>30</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139">
         <v>0</v>
       </c>
       <c r="I139" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J139" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K139" t="s" s="5">
         <v>55</v>
@@ -22708,55 +22798,55 @@
       </c>
       <c r="AT139" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU139" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV139" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW139" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX139" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY139" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
-          <t>1121Про надання згоди на списання нерухомого майна, яке належить до комунальної власності Кременчуцької міської територіальної громади</t>
+          <t>ID - 1121,  Про надання згоди на списання нерухомого майна, яке належить до комунальної власності Кременчуцької міської територіальної громади</t>
         </is>
       </c>
       <c r="D140" t="s">
         <v>53</v>
       </c>
       <c r="E140" t="s">
         <v>54</v>
       </c>
       <c r="F140">
         <v>30</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140">
         <v>0</v>
       </c>
       <c r="I140" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J140" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K140" t="s" s="5">
         <v>55</v>
@@ -22865,55 +22955,55 @@
       </c>
       <c r="AT140" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU140" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV140" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW140" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX140" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY140" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
-          <t>1122Про включення до Переліку другого типу об’єкта оренди, який належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
+          <t>ID - 1122,  Про включення до Переліку другого типу об’єкта оренди, який належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D141" t="s">
         <v>53</v>
       </c>
       <c r="E141" t="s">
         <v>54</v>
       </c>
       <c r="F141">
         <v>30</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
       <c r="I141" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J141" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K141" t="s" s="5">
         <v>55</v>
@@ -23022,55 +23112,55 @@
       </c>
       <c r="AT141" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU141" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV141" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW141" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX141" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY141" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
-          <t>1123Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 22 грудня 2020 року «Про затвердження Програми охорони довкілля Кременчуцької міської територіальної громади на період 2021-2025 роки</t>
+          <t>ID - 1123,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 22 грудня 2020 року «Про затвердження Програми охорони довкілля Кременчуцької міської територіальної громади на період 2021-2025 роки</t>
         </is>
       </c>
       <c r="D142" t="s">
         <v>53</v>
       </c>
       <c r="E142" t="s">
         <v>54</v>
       </c>
       <c r="F142">
         <v>30</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142">
         <v>0</v>
       </c>
       <c r="I142" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J142" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K142" t="s" s="5">
         <v>55</v>
@@ -23179,55 +23269,55 @@
       </c>
       <c r="AT142" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU142" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV142" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW142" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX142" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY142" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
-          <t>1124Про затвердження Програми інвестиційного та міжнародного розвитку Кременчуцької міської територіальної громади на 2022-2024 роки в новій редакції</t>
+          <t>ID - 1124,  Про затвердження Програми інвестиційного та міжнародного розвитку Кременчуцької міської територіальної громади на 2022-2024 роки в новій редакції</t>
         </is>
       </c>
       <c r="D143" t="s">
         <v>53</v>
       </c>
       <c r="E143" t="s">
         <v>54</v>
       </c>
       <c r="F143">
         <v>30</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143">
         <v>0</v>
       </c>
       <c r="I143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K143" t="s" s="5">
         <v>55</v>
@@ -23336,55 +23426,55 @@
       </c>
       <c r="AT143" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV143" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX143" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY143" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
-          <t>1125Про внесення змін до відомостей про комунальне підприємство «Інститут розвитку Кременчука» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 1125,  Про внесення змін до відомостей про комунальне підприємство «Інститут розвитку Кременчука» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D144" t="s">
         <v>53</v>
       </c>
       <c r="E144" t="s">
         <v>54</v>
       </c>
       <c r="F144">
         <v>30</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
       <c r="I144" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J144" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K144" t="s" s="5">
         <v>55</v>
@@ -23493,55 +23583,55 @@
       </c>
       <c r="AT144" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU144" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV144" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW144" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX144" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY144" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
-          <t>1126Про затвердження Міської комплексної програми «Ветерани Кременчука» на 2024–2026 роки» в новій редакції</t>
+          <t>ID - 1126,  Про затвердження Міської комплексної програми «Ветерани Кременчука» на 2024–2026 роки» в новій редакції</t>
         </is>
       </c>
       <c r="D145" t="s">
         <v>53</v>
       </c>
       <c r="E145" t="s">
         <v>54</v>
       </c>
       <c r="F145">
         <v>30</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K145" t="s" s="5">
         <v>55</v>
@@ -23650,55 +23740,55 @@
       </c>
       <c r="AT145" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV145" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX145" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY145" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
-          <t>1127Про внесення змін до відомостей Кременчуцького закладу дошкільної освіти (ясла-садок) компенсуючого типу №10 Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 1127,  Про внесення змін до відомостей Кременчуцького закладу дошкільної освіти (ясла-садок) компенсуючого типу №10 Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D146" t="s">
         <v>53</v>
       </c>
       <c r="E146" t="s">
         <v>54</v>
       </c>
       <c r="F146">
         <v>30</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
       <c r="I146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K146" t="s" s="5">
         <v>55</v>
@@ -23807,55 +23897,55 @@
       </c>
       <c r="AT146" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV146" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX146" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY146" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
-          <t>1128Про визначення форми організації освітнього процесу в Кременчуцькому закладі дошкільної освіти (ясла-садок) комбінованого типу№ 32 Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 1128,  Про визначення форми організації освітнього процесу в Кременчуцькому закладі дошкільної освіти (ясла-садок) комбінованого типу№ 32 Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D147" t="s">
         <v>53</v>
       </c>
       <c r="E147" t="s">
         <v>54</v>
       </c>
       <c r="F147">
         <v>30</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147">
         <v>0</v>
       </c>
       <c r="I147" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J147" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K147" t="s" s="5">
         <v>55</v>
@@ -23964,55 +24054,55 @@
       </c>
       <c r="AT147" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU147" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV147" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW147" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX147" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY147" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
-          <t>1129Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 13 січня 2023 року «Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 22 грудня 2020 року</t>
+          <t>ID - 1129,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 13 січня 2023 року «Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 22 грудня 2020 року</t>
         </is>
       </c>
       <c r="D148" t="s">
         <v>53</v>
       </c>
       <c r="E148" t="s">
         <v>54</v>
       </c>
       <c r="F148">
         <v>30</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
       <c r="I148" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J148" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K148" t="s" s="5">
         <v>55</v>
@@ -24121,55 +24211,55 @@
       </c>
       <c r="AT148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU148" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW148" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY148" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
-          <t>1130Про створення відділу історії побуту ХХ століття Комунального закладу культури `Кременчуцький музей історії авіації і космонавтики`</t>
+          <t>ID - 1130,  Про створення відділу історії побуту ХХ століття Комунального закладу культури `Кременчуцький музей історії авіації і космонавтики`</t>
         </is>
       </c>
       <c r="D149" t="s">
         <v>53</v>
       </c>
       <c r="E149" t="s">
         <v>54</v>
       </c>
       <c r="F149">
         <v>30</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149">
         <v>0</v>
       </c>
       <c r="I149" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J149" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K149" t="s" s="5">
         <v>55</v>
@@ -24278,55 +24368,55 @@
       </c>
       <c r="AT149" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU149" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV149" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW149" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX149" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY149" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C150" t="inlineStr" s="4">
         <is>
-          <t>1131Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 грудня 2022 року «Про затвердження «Програми утримання кладовищ Кременчуцької міської територіальної громади та забезпечення діяльності</t>
+          <t>ID - 1131,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 грудня 2022 року «Про затвердження «Програми утримання кладовищ Кременчуцької міської територіальної громади та забезпечення діяльності</t>
         </is>
       </c>
       <c r="D150" t="s">
         <v>53</v>
       </c>
       <c r="E150" t="s">
         <v>54</v>
       </c>
       <c r="F150">
         <v>30</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150">
         <v>0</v>
       </c>
       <c r="I150" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J150" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K150" t="s" s="5">
         <v>55</v>
@@ -24435,55 +24525,55 @@
       </c>
       <c r="AT150" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU150" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV150" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW150" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX150" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY150" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
-          <t>1132Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
+          <t>ID - 1132,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D151" t="s">
         <v>53</v>
       </c>
       <c r="E151" t="s">
         <v>54</v>
       </c>
       <c r="F151">
         <v>30</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J151" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K151" t="s" s="5">
         <v>55</v>
@@ -24592,55 +24682,55 @@
       </c>
       <c r="AT151" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU151" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV151" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW151" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX151" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY151" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C152" t="inlineStr" s="4">
         <is>
-          <t>1133Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми утримання та ремонту мереж зовнішнього освітлення вулиць та засобів регулювання дорожнього</t>
+          <t>ID - 1133,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми утримання та ремонту мереж зовнішнього освітлення вулиць та засобів регулювання дорожнього</t>
         </is>
       </c>
       <c r="D152" t="s">
         <v>53</v>
       </c>
       <c r="E152" t="s">
         <v>54</v>
       </c>
       <c r="F152">
         <v>30</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
       <c r="I152" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J152" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K152" t="s" s="5">
         <v>55</v>
@@ -24749,55 +24839,55 @@
       </c>
       <c r="AT152" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU152" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV152" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW152" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX152" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY152" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
-          <t>1134Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження міської Програми «Охорона тваринного світу та регулювання чисельності безпритульних тварин на 2024-2026</t>
+          <t>ID - 1134,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження міської Програми «Охорона тваринного світу та регулювання чисельності безпритульних тварин на 2024-2026</t>
         </is>
       </c>
       <c r="D153" t="s">
         <v>53</v>
       </c>
       <c r="E153" t="s">
         <v>54</v>
       </c>
       <c r="F153">
         <v>30</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153">
         <v>0</v>
       </c>
       <c r="I153" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J153" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K153" t="s" s="5">
         <v>55</v>
@@ -24906,55 +24996,55 @@
       </c>
       <c r="AT153" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU153" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV153" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW153" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX153" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY153" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
-          <t>1136Про вступ до місцевої асоціації органів місцевого самоврядування «Асоціація учасницького розвитку громад»</t>
+          <t>ID - 1136,  Про вступ до місцевої асоціації органів місцевого самоврядування «Асоціація учасницького розвитку громад»</t>
         </is>
       </c>
       <c r="D154" t="s">
         <v>53</v>
       </c>
       <c r="E154" t="s">
         <v>54</v>
       </c>
       <c r="F154">
         <v>30</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J154" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K154" t="s" s="5">
         <v>55</v>
@@ -25063,55 +25153,55 @@
       </c>
       <c r="AT154" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU154" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV154" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW154" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX154" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY154" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C155" t="inlineStr" s="4">
         <is>
-          <t>1137Про надання згоди на списання нерухомого майна, яке належить до комунальної власності Кременчуцької міської територіальної громади</t>
+          <t>ID - 1137,  Про надання згоди на списання нерухомого майна, яке належить до комунальної власності Кременчуцької міської територіальної громади</t>
         </is>
       </c>
       <c r="D155" t="s">
         <v>53</v>
       </c>
       <c r="E155" t="s">
         <v>54</v>
       </c>
       <c r="F155">
         <v>30</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J155" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K155" t="s" s="5">
         <v>55</v>
@@ -25220,55 +25310,55 @@
       </c>
       <c r="AT155" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU155" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV155" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW155" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX155" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY155" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
-          <t>1138Про включення до Переліку другого типу об’єкта оренди, який належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
+          <t>ID - 1138,  Про включення до Переліку другого типу об’єкта оренди, який належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D156" t="s">
         <v>53</v>
       </c>
       <c r="E156" t="s">
         <v>54</v>
       </c>
       <c r="F156">
         <v>30</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156">
         <v>0</v>
       </c>
       <c r="I156" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J156" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K156" t="s" s="5">
         <v>55</v>
@@ -25377,55 +25467,55 @@
       </c>
       <c r="AT156" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU156" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV156" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW156" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX156" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY156" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
-          <t>1139Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 22 грудня 2020 року «Про затвердження Програми охорони довкілля Кременчуцької міської територіальної громади на період 2021-2025 роки</t>
+          <t>ID - 1139,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 22 грудня 2020 року «Про затвердження Програми охорони довкілля Кременчуцької міської територіальної громади на період 2021-2025 роки</t>
         </is>
       </c>
       <c r="D157" t="s">
         <v>53</v>
       </c>
       <c r="E157" t="s">
         <v>54</v>
       </c>
       <c r="F157">
         <v>30</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>0</v>
       </c>
       <c r="I157" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J157" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K157" t="s" s="5">
         <v>55</v>
@@ -25534,55 +25624,55 @@
       </c>
       <c r="AT157" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU157" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV157" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW157" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX157" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY157" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
-          <t>1140Про затвердження Програми інвестиційного та міжнародного розвитку Кременчуцької міської територіальної громади на 2022-2024 роки в новій редакції</t>
+          <t>ID - 1140,  Про затвердження Програми інвестиційного та міжнародного розвитку Кременчуцької міської територіальної громади на 2022-2024 роки в новій редакції</t>
         </is>
       </c>
       <c r="D158" t="s">
         <v>53</v>
       </c>
       <c r="E158" t="s">
         <v>54</v>
       </c>
       <c r="F158">
         <v>30</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
         <v>0</v>
       </c>
       <c r="I158" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J158" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K158" t="s" s="5">
         <v>55</v>
@@ -25691,55 +25781,55 @@
       </c>
       <c r="AT158" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU158" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV158" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW158" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX158" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY158" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
-          <t>1141Про внесення змін до відомостей про комунальне підприємство «Інститут розвитку Кременчука» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 1141,  Про внесення змін до відомостей про комунальне підприємство «Інститут розвитку Кременчука» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D159" t="s">
         <v>53</v>
       </c>
       <c r="E159" t="s">
         <v>54</v>
       </c>
       <c r="F159">
         <v>30</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159">
         <v>0</v>
       </c>
       <c r="I159" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J159" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K159" t="s" s="5">
         <v>55</v>
@@ -25848,55 +25938,55 @@
       </c>
       <c r="AT159" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU159" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV159" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW159" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX159" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY159" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C160" t="inlineStr" s="4">
         <is>
-          <t>1142Про затвердження Міської комплексної програми «Ветерани Кременчука» на 2024–2026 роки» в новій редакції</t>
+          <t>ID - 1142,  Про затвердження Міської комплексної програми «Ветерани Кременчука» на 2024–2026 роки» в новій редакції</t>
         </is>
       </c>
       <c r="D160" t="s">
         <v>53</v>
       </c>
       <c r="E160" t="s">
         <v>54</v>
       </c>
       <c r="F160">
         <v>30</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160">
         <v>0</v>
       </c>
       <c r="I160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K160" t="s" s="5">
         <v>55</v>
@@ -26005,55 +26095,55 @@
       </c>
       <c r="AT160" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU160" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV160" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX160" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY160" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C161" t="inlineStr" s="4">
         <is>
-          <t>1143Про внесення змін до відомостей Кременчуцького закладу дошкільної освіти (ясла-садок) компенсуючого типу №10 Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 1143,  Про внесення змін до відомостей Кременчуцького закладу дошкільної освіти (ясла-садок) компенсуючого типу №10 Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D161" t="s">
         <v>53</v>
       </c>
       <c r="E161" t="s">
         <v>54</v>
       </c>
       <c r="F161">
         <v>30</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>0</v>
       </c>
       <c r="I161" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J161" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K161" t="s" s="5">
         <v>55</v>
@@ -26162,55 +26252,55 @@
       </c>
       <c r="AT161" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU161" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV161" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW161" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX161" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY161" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C162" t="inlineStr" s="4">
         <is>
-          <t>1144Про визначення форми організації освітнього процесу в Кременчуцькому закладі дошкільної освіти (ясла-садок) комбінованого типу№ 32 Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 1144,  Про визначення форми організації освітнього процесу в Кременчуцькому закладі дошкільної освіти (ясла-садок) комбінованого типу№ 32 Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D162" t="s">
         <v>53</v>
       </c>
       <c r="E162" t="s">
         <v>54</v>
       </c>
       <c r="F162">
         <v>30</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162">
         <v>0</v>
       </c>
       <c r="I162" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J162" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K162" t="s" s="5">
         <v>55</v>
@@ -26319,55 +26409,55 @@
       </c>
       <c r="AT162" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU162" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV162" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW162" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX162" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY162" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C163" t="inlineStr" s="4">
         <is>
-          <t>1145Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 13 січня 2023 року «Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 22 грудня 2020 року</t>
+          <t>ID - 1145,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 13 січня 2023 року «Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 22 грудня 2020 року</t>
         </is>
       </c>
       <c r="D163" t="s">
         <v>53</v>
       </c>
       <c r="E163" t="s">
         <v>54</v>
       </c>
       <c r="F163">
         <v>30</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
       <c r="I163" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J163" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K163" t="s" s="5">
         <v>55</v>
@@ -26476,55 +26566,55 @@
       </c>
       <c r="AT163" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU163" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV163" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW163" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX163" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY163" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C164" t="inlineStr" s="4">
         <is>
-          <t>1146Про створення відділу історії побуту ХХ століття Комунального закладу культури `Кременчуцький музей історії авіації і космонавтики`</t>
+          <t>ID - 1146,  Про створення відділу історії побуту ХХ століття Комунального закладу культури `Кременчуцький музей історії авіації і космонавтики`</t>
         </is>
       </c>
       <c r="D164" t="s">
         <v>53</v>
       </c>
       <c r="E164" t="s">
         <v>54</v>
       </c>
       <c r="F164">
         <v>30</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>0</v>
       </c>
       <c r="I164" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J164" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K164" t="s" s="5">
         <v>55</v>
@@ -26633,55 +26723,55 @@
       </c>
       <c r="AT164" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU164" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV164" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW164" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX164" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY164" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C165" t="inlineStr" s="4">
         <is>
-          <t>1147Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 грудня 2022 року «Про затвердження «Програми утримання кладовищ Кременчуцької міської територіальної громади та забезпечення діяльності</t>
+          <t>ID - 1147,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 грудня 2022 року «Про затвердження «Програми утримання кладовищ Кременчуцької міської територіальної громади та забезпечення діяльності</t>
         </is>
       </c>
       <c r="D165" t="s">
         <v>53</v>
       </c>
       <c r="E165" t="s">
         <v>54</v>
       </c>
       <c r="F165">
         <v>30</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165">
         <v>0</v>
       </c>
       <c r="I165" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J165" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K165" t="s" s="5">
         <v>55</v>
@@ -26790,55 +26880,55 @@
       </c>
       <c r="AT165" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU165" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV165" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW165" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX165" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY165" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C166" t="inlineStr" s="4">
         <is>
-          <t>1148Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
+          <t>ID - 1148,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Кременчук АКВА-СЕРВІС» на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D166" t="s">
         <v>53</v>
       </c>
       <c r="E166" t="s">
         <v>54</v>
       </c>
       <c r="F166">
         <v>30</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>0</v>
       </c>
       <c r="I166" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J166" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K166" t="s" s="5">
         <v>55</v>
@@ -26947,55 +27037,55 @@
       </c>
       <c r="AT166" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU166" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV166" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW166" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX166" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY166" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C167" t="inlineStr" s="4">
         <is>
-          <t>1149Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми утримання та ремонту мереж зовнішнього освітлення вулиць та засобів регулювання дорожнього</t>
+          <t>ID - 1149,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми утримання та ремонту мереж зовнішнього освітлення вулиць та засобів регулювання дорожнього</t>
         </is>
       </c>
       <c r="D167" t="s">
         <v>53</v>
       </c>
       <c r="E167" t="s">
         <v>54</v>
       </c>
       <c r="F167">
         <v>30</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>0</v>
       </c>
       <c r="I167" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J167" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K167" t="s" s="5">
         <v>55</v>
@@ -27104,55 +27194,55 @@
       </c>
       <c r="AT167" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU167" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV167" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW167" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX167" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY167" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C168" t="inlineStr" s="4">
         <is>
-          <t>1150Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження міської Програми «Охорона тваринного світу та регулювання чисельності безпритульних тварин на 2024-2026</t>
+          <t>ID - 1150,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження міської Програми «Охорона тваринного світу та регулювання чисельності безпритульних тварин на 2024-2026</t>
         </is>
       </c>
       <c r="D168" t="s">
         <v>53</v>
       </c>
       <c r="E168" t="s">
         <v>54</v>
       </c>
       <c r="F168">
         <v>30</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
       <c r="I168" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J168" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K168" t="s" s="5">
         <v>55</v>
@@ -27261,210 +27351,210 @@
       </c>
       <c r="AT168" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU168" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV168" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW168" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX168" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY168" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="C169" t="s" s="4">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="D169" t="s">
         <v>53</v>
       </c>
       <c r="E169" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="F169">
         <v>4</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169">
         <v>7</v>
       </c>
       <c r="I169" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="J169" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="K169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M169" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="N169" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O169" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="P169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Q169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="R169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="S169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="W169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="X169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Z169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA169" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AD169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF169" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="AG169" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="AH169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI169" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AK169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AM169" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AQ169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AR169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AT169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU169" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="AV169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW169" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX169" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY169" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>155</v>
+        <v>176</v>
       </c>
       <c r="C170" t="inlineStr" s="4">
         <is>
-          <t>1152Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки громадянці</t>
+          <t>ID - 1152,  Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки громадянці</t>
         </is>
       </c>
       <c r="D170" t="s">
         <v>53</v>
       </c>
       <c r="E170" t="s">
         <v>54</v>
       </c>
       <c r="F170">
         <v>28</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
         <v>0</v>
       </c>
       <c r="I170" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J170" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K170" t="s" s="5">
         <v>57</v>
@@ -27573,54 +27663,54 @@
       </c>
       <c r="AT170" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU170" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV170" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW170" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX170" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY170" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>156</v>
+        <v>177</v>
       </c>
       <c r="C171" t="s" s="4">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="D171" t="s">
         <v>53</v>
       </c>
       <c r="E171" t="s">
         <v>54</v>
       </c>
       <c r="F171">
         <v>29</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171">
         <v>0</v>
       </c>
       <c r="I171" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J171" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K171" t="s" s="5">
         <v>55</v>
       </c>
@@ -27728,55 +27818,55 @@
       </c>
       <c r="AT171" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU171" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV171" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW171" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX171" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY171" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="C172" t="inlineStr" s="4">
         <is>
-          <t>1154Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
+          <t>ID - 1154,  Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D172" t="s">
         <v>53</v>
       </c>
       <c r="E172" t="s">
         <v>54</v>
       </c>
       <c r="F172">
         <v>28</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>0</v>
       </c>
       <c r="I172" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J172" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K172" t="s" s="5">
         <v>57</v>
@@ -27885,57 +27975,57 @@
       </c>
       <c r="AT172" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU172" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV172" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW172" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX172" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY172" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="C173" t="s" s="4">
-        <v>160</v>
+        <v>181</v>
       </c>
       <c r="D173" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E173" t="s">
         <v>54</v>
       </c>
       <c r="F173">
         <v>28</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173">
         <v>0</v>
       </c>
       <c r="I173" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J173" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K173" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L173" t="s" s="5">
         <v>55</v>
       </c>
@@ -28040,57 +28130,57 @@
       </c>
       <c r="AT173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU173" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW173" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY173" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="C174" t="s" s="4">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="D174" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E174" t="s">
         <v>54</v>
       </c>
       <c r="F174">
         <v>30</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>0</v>
       </c>
       <c r="I174" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J174" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K174" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L174" t="s" s="5">
         <v>55</v>
       </c>
@@ -28195,57 +28285,57 @@
       </c>
       <c r="AT174" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU174" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV174" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW174" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX174" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY174" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="C175" t="s" s="4">
-        <v>164</v>
+        <v>185</v>
       </c>
       <c r="D175" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E175" t="s">
         <v>54</v>
       </c>
       <c r="F175">
         <v>28</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
       <c r="I175" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J175" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K175" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L175" t="s" s="5">
         <v>55</v>
       </c>
@@ -28350,57 +28440,57 @@
       </c>
       <c r="AT175" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU175" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV175" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW175" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX175" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY175" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="C176" t="s" s="4">
-        <v>166</v>
+        <v>187</v>
       </c>
       <c r="D176" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E176" t="s">
         <v>54</v>
       </c>
       <c r="F176">
         <v>28</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176">
         <v>0</v>
       </c>
       <c r="I176" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J176" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K176" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L176" t="s" s="5">
         <v>55</v>
       </c>
@@ -28505,54 +28595,54 @@
       </c>
       <c r="AT176" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU176" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV176" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW176" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX176" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY176" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="C177" t="s" s="4">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="D177" t="s">
         <v>53</v>
       </c>
       <c r="E177" t="s">
         <v>54</v>
       </c>
       <c r="F177">
         <v>28</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J177" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K177" t="s" s="5">
         <v>55</v>
       </c>
@@ -28660,54 +28750,54 @@
       </c>
       <c r="AT177" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU177" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV177" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW177" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX177" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY177" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="C178" t="s" s="4">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="D178" t="s">
         <v>53</v>
       </c>
       <c r="E178" t="s">
         <v>54</v>
       </c>
       <c r="F178">
         <v>31</v>
       </c>
       <c r="G178">
         <v>0</v>
       </c>
       <c r="H178">
         <v>0</v>
       </c>
       <c r="I178" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J178" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K178" t="s" s="5">
         <v>55</v>
       </c>
@@ -28815,54 +28905,54 @@
       </c>
       <c r="AT178" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU178" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV178" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW178" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX178" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY178" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="C179" t="s" s="4">
-        <v>172</v>
+        <v>193</v>
       </c>
       <c r="D179" t="s">
         <v>53</v>
       </c>
       <c r="E179" t="s">
         <v>54</v>
       </c>
       <c r="F179">
         <v>31</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>0</v>
       </c>
       <c r="I179" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J179" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K179" t="s" s="5">
         <v>55</v>
       </c>
@@ -28970,54 +29060,54 @@
       </c>
       <c r="AT179" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU179" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV179" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW179" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX179" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY179" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="C180" t="s" s="4">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="D180" t="s">
         <v>53</v>
       </c>
       <c r="E180" t="s">
         <v>54</v>
       </c>
       <c r="F180">
         <v>30</v>
       </c>
       <c r="G180">
         <v>0</v>
       </c>
       <c r="H180">
         <v>0</v>
       </c>
       <c r="I180" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J180" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K180" t="s" s="5">
         <v>55</v>
       </c>
@@ -29125,55 +29215,55 @@
       </c>
       <c r="AT180" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU180" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV180" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW180" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX180" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY180" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="C181" t="inlineStr" s="4">
         <is>
-          <t>1165Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки</t>
+          <t>ID - 1165,  Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D181" t="s">
         <v>53</v>
       </c>
       <c r="E181" t="s">
         <v>54</v>
       </c>
       <c r="F181">
         <v>31</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>0</v>
       </c>
       <c r="I181" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J181" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K181" t="s" s="5">
         <v>55</v>
@@ -29282,92 +29372,92 @@
       </c>
       <c r="AT181" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU181" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV181" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW181" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX181" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY181" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>176</v>
+        <v>197</v>
       </c>
       <c r="C182" t="inlineStr" s="4">
         <is>
-          <t>1166[Про звернення депутатів Кременчуцької міської ради Кременчуцького району Полтавської області до Державного агентства відновлення та розвитку інфраструктури України, Служби відновлення та розвитку інфраструктури у Полтавській області щодо</t>
+          <t>ID - 1166,  [Про звернення депутатів Кременчуцької міської ради Кременчуцького району Полтавської області до Державного агентства відновлення та розвитку інфраструктури України, Служби відновлення та розвитку інфраструктури у Полтавській області щодо</t>
         </is>
       </c>
       <c r="D182" t="s">
         <v>53</v>
       </c>
       <c r="E182" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="F182">
         <v>10</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182">
         <v>4</v>
       </c>
       <c r="I182" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="J182" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="N182" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="O182" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="P182" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q182" t="s" s="5">
         <v>56</v>
       </c>
       <c r="R182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="S182" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T182" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="W182" t="s" s="5">
         <v>57</v>
       </c>
@@ -29419,74 +29509,74 @@
       <c r="AM182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN182" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AQ182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AR182" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS182" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AT182" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU182" t="s" s="5">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="AV182" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW182" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX182" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY182" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="C183" t="s" s="4">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="D183" t="s">
         <v>53</v>
       </c>
       <c r="E183" t="s">
         <v>54</v>
       </c>
       <c r="F183">
         <v>27</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183">
         <v>0</v>
       </c>
       <c r="I183" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J183" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K183" t="s" s="5">
         <v>55</v>
       </c>
@@ -29594,55 +29684,55 @@
       </c>
       <c r="AT183" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU183" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV183" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW183" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX183" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY183" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="C184" t="inlineStr" s="4">
         <is>
-          <t>1168[Про надання дозволу Комунальному підприємству «Теплоенерго» Кременчуцької міської ради Кременчуцького району Полтавської області на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в</t>
+          <t>ID - 1168,  [Про надання дозволу Комунальному підприємству «Теплоенерго» Кременчуцької міської ради Кременчуцького району Полтавської області на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в</t>
         </is>
       </c>
       <c r="D184" t="s">
         <v>53</v>
       </c>
       <c r="E184" t="s">
         <v>54</v>
       </c>
       <c r="F184">
         <v>30</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>0</v>
       </c>
       <c r="I184" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J184" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K184" t="s" s="5">
         <v>55</v>
@@ -29751,55 +29841,55 @@
       </c>
       <c r="AT184" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU184" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV184" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW184" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX184" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY184" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="C185" t="inlineStr" s="4">
         <is>
-          <t>1169[Про затвердження Програми `Профілактика правопорушень, протидія злочинності та сприяння діяльності правоохоронних органів на території Кременчуцької міської територіальної громади на 2024 рік` в новій редакції]</t>
+          <t>ID - 1169,  [Про затвердження Програми `Профілактика правопорушень, протидія злочинності та сприяння діяльності правоохоронних органів на території Кременчуцької міської територіальної громади на 2024 рік` в новій редакції]</t>
         </is>
       </c>
       <c r="D185" t="s">
         <v>53</v>
       </c>
       <c r="E185" t="s">
         <v>54</v>
       </c>
       <c r="F185">
         <v>30</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
         <v>0</v>
       </c>
       <c r="I185" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J185" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K185" t="s" s="5">
         <v>55</v>
@@ -29908,55 +29998,55 @@
       </c>
       <c r="AT185" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU185" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV185" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW185" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX185" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY185" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="C186" t="inlineStr" s="4">
         <is>
-          <t>1170[Про безоплатну передачу майна, яке належить до комунальної власності Кременчуцької міської територіальної громади, у державну власність військовій частині А7311 Міністерства оборони України]</t>
+          <t>ID - 1170,  [Про безоплатну передачу майна, яке належить до комунальної власності Кременчуцької міської територіальної громади, у державну власність військовій частині А7311 Міністерства оборони України]</t>
         </is>
       </c>
       <c r="D186" t="s">
         <v>53</v>
       </c>
       <c r="E186" t="s">
         <v>54</v>
       </c>
       <c r="F186">
         <v>31</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186">
         <v>0</v>
       </c>
       <c r="I186" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J186" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K186" t="s" s="5">
         <v>55</v>
@@ -30065,55 +30155,55 @@
       </c>
       <c r="AT186" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU186" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV186" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW186" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX186" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY186" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="C187" t="inlineStr" s="4">
         <is>
-          <t>1171[Про безоплатну передачу майна, яке належить до комунальної власності Кременчуцької міської територіальної громади, у державну власність військовій частині 3059 Національної гвардії України]</t>
+          <t>ID - 1171,  [Про безоплатну передачу майна, яке належить до комунальної власності Кременчуцької міської територіальної громади, у державну власність військовій частині 3059 Національної гвардії України]</t>
         </is>
       </c>
       <c r="D187" t="s">
         <v>53</v>
       </c>
       <c r="E187" t="s">
         <v>54</v>
       </c>
       <c r="F187">
         <v>33</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J187" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K187" t="s" s="5">
         <v>55</v>
@@ -30222,55 +30312,55 @@
       </c>
       <c r="AT187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU187" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW187" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY187" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="C188" t="inlineStr" s="4">
         <is>
-          <t>1172[Про затвердження Програми розвитку територіальної оборони Кременчуцької міської територіальної громади на 2024 рік в новій редакції]</t>
+          <t>ID - 1172,  [Про затвердження Програми розвитку територіальної оборони Кременчуцької міської територіальної громади на 2024 рік в новій редакції]</t>
         </is>
       </c>
       <c r="D188" t="s">
         <v>53</v>
       </c>
       <c r="E188" t="s">
         <v>54</v>
       </c>
       <c r="F188">
         <v>32</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J188" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K188" t="s" s="5">
         <v>55</v>
@@ -30379,55 +30469,55 @@
       </c>
       <c r="AT188" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU188" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV188" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW188" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX188" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY188" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>184</v>
+        <v>205</v>
       </c>
       <c r="C189" t="inlineStr" s="4">
         <is>
-          <t>1173[Про виключення з числа службових жилих приміщень квартири № 81 у будинку № 1 по вулиці Сержанта Мельничука у м. Кременчуці]</t>
+          <t>ID - 1173,  [Про виключення з числа службових жилих приміщень квартири № 81 у будинку № 1 по вулиці Сержанта Мельничука у м. Кременчуці]</t>
         </is>
       </c>
       <c r="D189" t="s">
         <v>53</v>
       </c>
       <c r="E189" t="s">
         <v>54</v>
       </c>
       <c r="F189">
         <v>31</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189">
         <v>0</v>
       </c>
       <c r="I189" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J189" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K189" t="s" s="5">
         <v>55</v>
@@ -30536,59 +30626,59 @@
       </c>
       <c r="AT189" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU189" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV189" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW189" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX189" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY189" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="C190" t="inlineStr" s="4">
         <is>
-          <t>1174[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 11.07.2024 № 1601, від 11.07.2024 № 1602, від 11.07.2024 № 1603, від 11.07.2024 № 1604, від 11.07.2024 № 1605]</t>
+          <t>ID - 1174,  [Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 11.07.2024 № 1601, від 11.07.2024 № 1602, від 11.07.2024 № 1603, від 11.07.2024 № 1604, від 11.07.2024 № 1605]</t>
         </is>
       </c>
       <c r="D190" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E190" t="s">
         <v>54</v>
       </c>
       <c r="F190">
         <v>31</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>0</v>
       </c>
       <c r="I190" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J190" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K190" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L190" t="s" s="5">
         <v>55</v>
       </c>
@@ -30693,59 +30783,59 @@
       </c>
       <c r="AT190" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU190" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV190" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW190" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX190" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY190" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>186</v>
+        <v>207</v>
       </c>
       <c r="C191" t="inlineStr" s="4">
         <is>
-          <t>1175На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (18.07.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 18.07.2024 № 1670 «Про виділення коштів з</t>
+          <t>ID - 1175,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (18.07.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 18.07.2024 № 1670 «Про виділення коштів з</t>
         </is>
       </c>
       <c r="D191" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E191" t="s">
         <v>54</v>
       </c>
       <c r="F191">
         <v>29</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191">
         <v>0</v>
       </c>
       <c r="I191" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J191" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K191" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L191" t="s" s="5">
         <v>55</v>
       </c>
@@ -30850,59 +30940,59 @@
       </c>
       <c r="AT191" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU191" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV191" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW191" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX191" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY191" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="C192" t="inlineStr" s="4">
         <is>
-          <t>1176[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 11.07.2024 № 1601, від 11.07.2024 № 1602, від 11.07.2024 № 1603, від 11.07.2024 № 1604, від 11.07.2024 № 1605]</t>
+          <t>ID - 1176,  [Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 11.07.2024 № 1601, від 11.07.2024 № 1602, від 11.07.2024 № 1603, від 11.07.2024 № 1604, від 11.07.2024 № 1605]</t>
         </is>
       </c>
       <c r="D192" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E192" t="s">
         <v>54</v>
       </c>
       <c r="F192">
         <v>31</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192">
         <v>0</v>
       </c>
       <c r="I192" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J192" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K192" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L192" t="s" s="5">
         <v>55</v>
       </c>
@@ -31007,55 +31097,55 @@
       </c>
       <c r="AT192" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU192" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV192" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW192" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX192" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY192" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>188</v>
+        <v>209</v>
       </c>
       <c r="C193" t="inlineStr" s="4">
         <is>
-          <t>1182Про затвердження Програми співпраці Кременчуцької міської ради Кременчуцького району Полтавської області та Кременчуцької районної військової адміністрації Полтавської області в сфері фінансової підтримки діяльності органів виконавчої</t>
+          <t>ID - 1182,  Про затвердження Програми співпраці Кременчуцької міської ради Кременчуцького району Полтавської області та Кременчуцької районної військової адміністрації Полтавської області в сфері фінансової підтримки діяльності органів виконавчої</t>
         </is>
       </c>
       <c r="D193" t="s">
         <v>53</v>
       </c>
       <c r="E193" t="s">
         <v>54</v>
       </c>
       <c r="F193">
         <v>28</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J193" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K193" t="s" s="5">
         <v>55</v>
@@ -31164,59 +31254,59 @@
       </c>
       <c r="AT193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU193" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY193" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="C194" t="inlineStr" s="4">
         <is>
-          <t>1183Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 22.07.2024 № 1688, від 25.07.2024 № 1718, від 25.07.2024 № 1720, від 25.07.2024 № 1721, від 25.07.2024 № 1722, від 25.07.2024 № 1723, від 25.07.2024 № 1724, від 25.07.2024 № 1725, від</t>
+          <t>ID - 1183,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 22.07.2024 № 1688, від 25.07.2024 № 1718, від 25.07.2024 № 1720, від 25.07.2024 № 1721, від 25.07.2024 № 1722, від 25.07.2024 № 1723, від 25.07.2024 № 1724, від 25.07.2024 № 1725, від</t>
         </is>
       </c>
       <c r="D194" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E194" t="s">
         <v>54</v>
       </c>
       <c r="F194">
         <v>26</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194">
         <v>0</v>
       </c>
       <c r="I194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K194" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L194" t="s" s="5">
         <v>55</v>
       </c>
@@ -31321,59 +31411,59 @@
       </c>
       <c r="AT194" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV194" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW194" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX194" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY194" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>190</v>
+        <v>211</v>
       </c>
       <c r="C195" t="inlineStr" s="4">
         <is>
-          <t>1184На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (01.08.2024) прийнято рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 01.08.2024 № 1764 «Про перерозподіл</t>
+          <t>ID - 1184,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (01.08.2024) прийнято рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 01.08.2024 № 1764 «Про перерозподіл</t>
         </is>
       </c>
       <c r="D195" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E195" t="s">
         <v>54</v>
       </c>
       <c r="F195">
         <v>25</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>0</v>
       </c>
       <c r="I195" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J195" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K195" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L195" t="s" s="5">
         <v>55</v>
       </c>
@@ -31478,59 +31568,59 @@
       </c>
       <c r="AT195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU195" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY195" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>191</v>
+        <v>212</v>
       </c>
       <c r="C196" t="inlineStr" s="4">
         <is>
-          <t>1185Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 22.07.2024 № 1688, від 25.07.2024 № 1718, від 25.07.2024 № 1720, від 25.07.2024 № 1721, від 25.07.2024 № 1722, від 25.07.2024 № 1723, від 25.07.2024 № 1724, від 25.07.2024 № 1725, від</t>
+          <t>ID - 1185,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 22.07.2024 № 1688, від 25.07.2024 № 1718, від 25.07.2024 № 1720, від 25.07.2024 № 1721, від 25.07.2024 № 1722, від 25.07.2024 № 1723, від 25.07.2024 № 1724, від 25.07.2024 № 1725, від</t>
         </is>
       </c>
       <c r="D196" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E196" t="s">
         <v>54</v>
       </c>
       <c r="F196">
         <v>28</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>0</v>
       </c>
       <c r="I196" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J196" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K196" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L196" t="s" s="5">
         <v>55</v>
       </c>
@@ -31635,55 +31725,55 @@
       </c>
       <c r="AT196" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU196" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV196" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW196" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX196" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY196" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C197" t="inlineStr" s="4">
         <is>
-          <t>1188Про затвердження Програми розвитку та забезпечення діяльності комунального підприємства «Кременчуцьке тролейбусне управління імені Л.Я.Левітана на 2023-2027 роки в новій редакції</t>
+          <t>ID - 1188,  Про затвердження Програми розвитку та забезпечення діяльності комунального підприємства «Кременчуцьке тролейбусне управління імені Л.Я.Левітана на 2023-2027 роки в новій редакції</t>
         </is>
       </c>
       <c r="D197" t="s">
         <v>53</v>
       </c>
       <c r="E197" t="s">
         <v>54</v>
       </c>
       <c r="F197">
         <v>27</v>
       </c>
       <c r="G197">
         <v>0</v>
       </c>
       <c r="H197">
         <v>0</v>
       </c>
       <c r="I197" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J197" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K197" t="s" s="5">
         <v>57</v>
@@ -31792,55 +31882,55 @@
       </c>
       <c r="AT197" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU197" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV197" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW197" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX197" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY197" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C198" t="inlineStr" s="4">
         <is>
-          <t>1189Про включення до Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади, укладення договорів оренди без проведення аукціону</t>
+          <t>ID - 1189,  Про включення до Переліку другого типу об’єктів оренди, що належать до комунальної власності Кременчуцької міської територіальної громади, укладення договорів оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D198" t="s">
         <v>53</v>
       </c>
       <c r="E198" t="s">
         <v>54</v>
       </c>
       <c r="F198">
         <v>27</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198">
         <v>0</v>
       </c>
       <c r="I198" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J198" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K198" t="s" s="5">
         <v>57</v>
@@ -31949,55 +32039,55 @@
       </c>
       <c r="AT198" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU198" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV198" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW198" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX198" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY198" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C199" t="inlineStr" s="4">
         <is>
-          <t>1190Про закріплення нерухомого майна, яке належить до комунальної власності Кременчуцької міської територіальної громади, на праві господарського відання та припинення права господарського відання</t>
+          <t>ID - 1190,  Про закріплення нерухомого майна, яке належить до комунальної власності Кременчуцької міської територіальної громади, на праві господарського відання та припинення права господарського відання</t>
         </is>
       </c>
       <c r="D199" t="s">
         <v>53</v>
       </c>
       <c r="E199" t="s">
         <v>54</v>
       </c>
       <c r="F199">
         <v>27</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199">
         <v>0</v>
       </c>
       <c r="I199" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J199" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K199" t="s" s="5">
         <v>57</v>
@@ -32106,55 +32196,55 @@
       </c>
       <c r="AT199" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU199" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV199" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW199" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX199" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY199" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C200" t="inlineStr" s="4">
         <is>
-          <t>1191Про погодження здійснених орендарями невід’ємних поліпшень орендованого комунального майна та затвердження переліку об’єктів, які належать до комунальної власності Кременчуцької міської територіальної громади та підлягають приватизації</t>
+          <t>ID - 1191,  Про погодження здійснених орендарями невід’ємних поліпшень орендованого комунального майна та затвердження переліку об’єктів, які належать до комунальної власності Кременчуцької міської територіальної громади та підлягають приватизації</t>
         </is>
       </c>
       <c r="D200" t="s">
         <v>53</v>
       </c>
       <c r="E200" t="s">
         <v>54</v>
       </c>
       <c r="F200">
         <v>27</v>
       </c>
       <c r="G200">
         <v>0</v>
       </c>
       <c r="H200">
         <v>0</v>
       </c>
       <c r="I200" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J200" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K200" t="s" s="5">
         <v>57</v>
@@ -32263,55 +32353,55 @@
       </c>
       <c r="AT200" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU200" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV200" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW200" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX200" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY200" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C201" t="inlineStr" s="4">
         <is>
-          <t>1192Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцький</t>
+          <t>ID - 1192,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 грудня 2023 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Кременчуцький</t>
         </is>
       </c>
       <c r="D201" t="s">
         <v>53</v>
       </c>
       <c r="E201" t="s">
         <v>54</v>
       </c>
       <c r="F201">
         <v>27</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>0</v>
       </c>
       <c r="I201" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J201" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K201" t="s" s="5">
         <v>57</v>
@@ -32420,55 +32510,55 @@
       </c>
       <c r="AT201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU201" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY201" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C202" t="inlineStr" s="4">
         <is>
-          <t>1193Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
+          <t>ID - 1193,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2022 року «Про затвердження комплексної програми розвитку комунального некомерційного медичного підприємства «Лікарня</t>
         </is>
       </c>
       <c r="D202" t="s">
         <v>53</v>
       </c>
       <c r="E202" t="s">
         <v>54</v>
       </c>
       <c r="F202">
         <v>27</v>
       </c>
       <c r="G202">
         <v>0</v>
       </c>
       <c r="H202">
         <v>0</v>
       </c>
       <c r="I202" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J202" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K202" t="s" s="5">
         <v>57</v>
@@ -32577,55 +32667,55 @@
       </c>
       <c r="AT202" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU202" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV202" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW202" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX202" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY202" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C203" t="inlineStr" s="4">
         <is>
-          <t>1194Про внесення змін до відомостей комунального некомерційного медичного підприємства «Кременчуцька перша міська лікарня ім. О.Т. Богаєвського»</t>
+          <t>ID - 1194,  Про внесення змін до відомостей комунального некомерційного медичного підприємства «Кременчуцька перша міська лікарня ім. О.Т. Богаєвського»</t>
         </is>
       </c>
       <c r="D203" t="s">
         <v>53</v>
       </c>
       <c r="E203" t="s">
         <v>54</v>
       </c>
       <c r="F203">
         <v>27</v>
       </c>
       <c r="G203">
         <v>0</v>
       </c>
       <c r="H203">
         <v>0</v>
       </c>
       <c r="I203" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J203" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K203" t="s" s="5">
         <v>57</v>
@@ -32734,55 +32824,55 @@
       </c>
       <c r="AT203" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU203" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV203" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW203" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX203" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY203" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C204" t="inlineStr" s="4">
         <is>
-          <t>1195Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 10 квітня 2024 року «Про затвердження міської цільової програми «Діти Кременчука» на 2021-2025 роки у новій редакції»</t>
+          <t>ID - 1195,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 10 квітня 2024 року «Про затвердження міської цільової програми «Діти Кременчука» на 2021-2025 роки у новій редакції»</t>
         </is>
       </c>
       <c r="D204" t="s">
         <v>53</v>
       </c>
       <c r="E204" t="s">
         <v>54</v>
       </c>
       <c r="F204">
         <v>27</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204">
         <v>0</v>
       </c>
       <c r="I204" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J204" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K204" t="s" s="5">
         <v>57</v>
@@ -32891,55 +32981,55 @@
       </c>
       <c r="AT204" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU204" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV204" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW204" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX204" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY204" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C205" t="inlineStr" s="4">
         <is>
-          <t>1196Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 21 червня 2024 року «Про затвердження Міської програми «Збереження та вшанування пам’яті учасників, жертв та подій російсько-української</t>
+          <t>ID - 1196,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 21 червня 2024 року «Про затвердження Міської програми «Збереження та вшанування пам’яті учасників, жертв та подій російсько-української</t>
         </is>
       </c>
       <c r="D205" t="s">
         <v>53</v>
       </c>
       <c r="E205" t="s">
         <v>54</v>
       </c>
       <c r="F205">
         <v>27</v>
       </c>
       <c r="G205">
         <v>0</v>
       </c>
       <c r="H205">
         <v>0</v>
       </c>
       <c r="I205" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J205" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K205" t="s" s="5">
         <v>57</v>
@@ -33048,55 +33138,55 @@
       </c>
       <c r="AT205" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU205" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV205" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW205" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX205" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY205" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C206" t="inlineStr" s="4">
         <is>
-          <t>1197Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
+          <t>ID - 1197,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
         </is>
       </c>
       <c r="D206" t="s">
         <v>53</v>
       </c>
       <c r="E206" t="s">
         <v>54</v>
       </c>
       <c r="F206">
         <v>27</v>
       </c>
       <c r="G206">
         <v>0</v>
       </c>
       <c r="H206">
         <v>0</v>
       </c>
       <c r="I206" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J206" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K206" t="s" s="5">
         <v>57</v>
@@ -33205,55 +33295,55 @@
       </c>
       <c r="AT206" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU206" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV206" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW206" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX206" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY206" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C207" t="inlineStr" s="4">
         <is>
-          <t>1198Про внесення змін до відомостей про Комунальне підприємство «Спеціалізований комбінат ритуальних послуг» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 1198,  Про внесення змін до відомостей про Комунальне підприємство «Спеціалізований комбінат ритуальних послуг» Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D207" t="s">
         <v>53</v>
       </c>
       <c r="E207" t="s">
         <v>54</v>
       </c>
       <c r="F207">
         <v>27</v>
       </c>
       <c r="G207">
         <v>0</v>
       </c>
       <c r="H207">
         <v>0</v>
       </c>
       <c r="I207" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J207" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K207" t="s" s="5">
         <v>57</v>
@@ -33362,55 +33452,55 @@
       </c>
       <c r="AT207" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU207" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV207" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW207" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX207" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY207" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C208" t="inlineStr" s="4">
         <is>
-          <t>1199Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми санітарного очищення Кременчуцької міської територіальної громади та забезпечення</t>
+          <t>ID - 1199,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми санітарного очищення Кременчуцької міської територіальної громади та забезпечення</t>
         </is>
       </c>
       <c r="D208" t="s">
         <v>53</v>
       </c>
       <c r="E208" t="s">
         <v>54</v>
       </c>
       <c r="F208">
         <v>27</v>
       </c>
       <c r="G208">
         <v>0</v>
       </c>
       <c r="H208">
         <v>0</v>
       </c>
       <c r="I208" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J208" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K208" t="s" s="5">
         <v>57</v>
@@ -33519,55 +33609,55 @@
       </c>
       <c r="AT208" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU208" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV208" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW208" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX208" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY208" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C209" t="inlineStr" s="4">
         <is>
-          <t>1200Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми утримання та ремонту мереж зовнішнього освітлення вулиць та засобів регулювання дорожнього</t>
+          <t>ID - 1200,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми утримання та ремонту мереж зовнішнього освітлення вулиць та засобів регулювання дорожнього</t>
         </is>
       </c>
       <c r="D209" t="s">
         <v>53</v>
       </c>
       <c r="E209" t="s">
         <v>54</v>
       </c>
       <c r="F209">
         <v>27</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>0</v>
       </c>
       <c r="I209" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J209" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K209" t="s" s="5">
         <v>57</v>
@@ -33676,55 +33766,55 @@
       </c>
       <c r="AT209" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU209" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV209" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW209" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX209" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY209" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C210" t="inlineStr" s="4">
         <is>
-          <t>1201Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Благоустрій Кременчука» на 2022-2024 роки»</t>
+          <t>ID - 1201,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження Програми діяльності та розвитку КП «Благоустрій Кременчука» на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D210" t="s">
         <v>53</v>
       </c>
       <c r="E210" t="s">
         <v>54</v>
       </c>
       <c r="F210">
         <v>27</v>
       </c>
       <c r="G210">
         <v>0</v>
       </c>
       <c r="H210">
         <v>0</v>
       </c>
       <c r="I210" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J210" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K210" t="s" s="5">
         <v>57</v>
@@ -33833,54 +33923,54 @@
       </c>
       <c r="AT210" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU210" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV210" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW210" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX210" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY210" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="C211" t="s" s="4">
-        <v>194</v>
+        <v>215</v>
       </c>
       <c r="D211" t="s">
         <v>53</v>
       </c>
       <c r="E211" t="s">
         <v>54</v>
       </c>
       <c r="F211">
         <v>28</v>
       </c>
       <c r="G211">
         <v>0</v>
       </c>
       <c r="H211">
         <v>0</v>
       </c>
       <c r="I211" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J211" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K211" t="s" s="5">
         <v>55</v>
       </c>
@@ -33988,55 +34078,55 @@
       </c>
       <c r="AT211" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU211" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV211" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW211" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX211" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY211" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="C212" t="inlineStr" s="4">
         <is>
-          <t>1203Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок громадянам</t>
+          <t>ID - 1203,  Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок громадянам</t>
         </is>
       </c>
       <c r="D212" t="s">
         <v>53</v>
       </c>
       <c r="E212" t="s">
         <v>54</v>
       </c>
       <c r="F212">
         <v>28</v>
       </c>
       <c r="G212">
         <v>0</v>
       </c>
       <c r="H212">
         <v>0</v>
       </c>
       <c r="I212" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J212" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K212" t="s" s="5">
         <v>55</v>
@@ -34145,54 +34235,54 @@
       </c>
       <c r="AT212" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU212" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV212" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW212" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX212" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY212" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="C213" t="s" s="4">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="D213" t="s">
         <v>53</v>
       </c>
       <c r="E213" t="s">
         <v>54</v>
       </c>
       <c r="F213">
         <v>28</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213">
         <v>0</v>
       </c>
       <c r="I213" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J213" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K213" t="s" s="5">
         <v>55</v>
       </c>
@@ -34300,54 +34390,54 @@
       </c>
       <c r="AT213" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU213" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV213" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW213" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX213" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY213" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="C214" t="s" s="4">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="D214" t="s">
         <v>53</v>
       </c>
       <c r="E214" t="s">
         <v>54</v>
       </c>
       <c r="F214">
         <v>28</v>
       </c>
       <c r="G214">
         <v>0</v>
       </c>
       <c r="H214">
         <v>0</v>
       </c>
       <c r="I214" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J214" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K214" t="s" s="5">
         <v>55</v>
       </c>
@@ -34455,55 +34545,55 @@
       </c>
       <c r="AT214" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU214" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV214" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW214" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX214" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY214" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="C215" t="inlineStr" s="4">
         <is>
-          <t>1206Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки</t>
+          <t>ID - 1206,  Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D215" t="s">
         <v>53</v>
       </c>
       <c r="E215" t="s">
         <v>54</v>
       </c>
       <c r="F215">
         <v>29</v>
       </c>
       <c r="G215">
         <v>0</v>
       </c>
       <c r="H215">
         <v>0</v>
       </c>
       <c r="I215" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J215" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K215" t="s" s="5">
         <v>55</v>
@@ -34612,55 +34702,55 @@
       </c>
       <c r="AT215" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU215" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV215" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW215" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX215" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY215" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="C216" t="inlineStr" s="4">
         <is>
-          <t>1207Про надання дозволу на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)</t>
+          <t>ID - 1207,  Про надання дозволу на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D216" t="s">
         <v>53</v>
       </c>
       <c r="E216" t="s">
         <v>54</v>
       </c>
       <c r="F216">
         <v>28</v>
       </c>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216">
         <v>0</v>
       </c>
       <c r="I216" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J216" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K216" t="s" s="5">
         <v>55</v>
@@ -34769,54 +34859,54 @@
       </c>
       <c r="AT216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU216" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY216" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>202</v>
+        <v>223</v>
       </c>
       <c r="C217" t="s" s="4">
-        <v>203</v>
+        <v>224</v>
       </c>
       <c r="D217" t="s">
         <v>53</v>
       </c>
       <c r="E217" t="s">
         <v>54</v>
       </c>
       <c r="F217">
         <v>29</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>0</v>
       </c>
       <c r="I217" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J217" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K217" t="s" s="5">
         <v>55</v>
       </c>
@@ -34924,57 +35014,57 @@
       </c>
       <c r="AT217" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU217" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV217" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW217" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX217" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY217" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>204</v>
+        <v>225</v>
       </c>
       <c r="C218" t="s" s="4">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="D218" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E218" t="s">
         <v>54</v>
       </c>
       <c r="F218">
         <v>29</v>
       </c>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218">
         <v>0</v>
       </c>
       <c r="I218" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J218" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K218" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L218" t="s" s="5">
         <v>55</v>
       </c>
@@ -35079,59 +35169,59 @@
       </c>
       <c r="AT218" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU218" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV218" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW218" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX218" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY218" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>206</v>
+        <v>227</v>
       </c>
       <c r="C219" t="inlineStr" s="4">
         <is>
-          <t>1210На засіданні постійної депутатської комісії (25.07.2024 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
+          <t>ID - 1210,  На засіданні постійної депутатської комісії (25.07.2024 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
         </is>
       </c>
       <c r="D219" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E219" t="s">
         <v>54</v>
       </c>
       <c r="F219">
         <v>28</v>
       </c>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219">
         <v>0</v>
       </c>
       <c r="I219" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J219" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K219" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L219" t="s" s="5">
         <v>55</v>
       </c>
@@ -35236,57 +35326,57 @@
       </c>
       <c r="AT219" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU219" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV219" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW219" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX219" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY219" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
       <c r="C220" t="s" s="4">
-        <v>208</v>
+        <v>229</v>
       </c>
       <c r="D220" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E220" t="s">
         <v>54</v>
       </c>
       <c r="F220">
         <v>28</v>
       </c>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220">
         <v>0</v>
       </c>
       <c r="I220" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J220" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K220" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L220" t="s" s="5">
         <v>55</v>
       </c>
@@ -35391,57 +35481,57 @@
       </c>
       <c r="AT220" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU220" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV220" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW220" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX220" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY220" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>209</v>
+        <v>230</v>
       </c>
       <c r="C221" t="s" s="4">
-        <v>210</v>
+        <v>231</v>
       </c>
       <c r="D221" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E221" t="s">
         <v>54</v>
       </c>
       <c r="F221">
         <v>27</v>
       </c>
       <c r="G221">
         <v>0</v>
       </c>
       <c r="H221">
         <v>0</v>
       </c>
       <c r="I221" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J221" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K221" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L221" t="s" s="5">
         <v>55</v>
       </c>
@@ -35546,59 +35636,59 @@
       </c>
       <c r="AT221" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU221" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY221" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>211</v>
+        <v>232</v>
       </c>
       <c r="C222" t="inlineStr" s="4">
         <is>
-          <t>1213На засіданні постійної депутатської комісії (25.07.2024 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
+          <t>ID - 1213,  На засіданні постійної депутатської комісії (25.07.2024 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
         </is>
       </c>
       <c r="D222" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E222" t="s">
         <v>54</v>
       </c>
       <c r="F222">
         <v>27</v>
       </c>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222">
         <v>0</v>
       </c>
       <c r="I222" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J222" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K222" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L222" t="s" s="5">
         <v>55</v>
       </c>
@@ -35703,57 +35793,57 @@
       </c>
       <c r="AT222" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU222" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY222" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="C223" t="s" s="4">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="D223" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E223" t="s">
         <v>54</v>
       </c>
       <c r="F223">
         <v>27</v>
       </c>
       <c r="G223">
         <v>0</v>
       </c>
       <c r="H223">
         <v>0</v>
       </c>
       <c r="I223" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J223" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K223" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L223" t="s" s="5">
         <v>55</v>
       </c>
@@ -35858,55 +35948,55 @@
       </c>
       <c r="AT223" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU223" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV223" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW223" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX223" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY223" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="C224" t="inlineStr" s="4">
         <is>
-          <t>1215Про проведення земельних торгів з продажу права оренди земельної ділянки у формі електронного аукціону</t>
+          <t>ID - 1215,  Про проведення земельних торгів з продажу права оренди земельної ділянки у формі електронного аукціону</t>
         </is>
       </c>
       <c r="D224" t="s">
         <v>53</v>
       </c>
       <c r="E224" t="s">
         <v>54</v>
       </c>
       <c r="F224">
         <v>25</v>
       </c>
       <c r="G224">
         <v>0</v>
       </c>
       <c r="H224">
         <v>0</v>
       </c>
       <c r="I224" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J224" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K224" t="s" s="5">
         <v>57</v>
@@ -36015,59 +36105,57 @@
       </c>
       <c r="AT224" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU224" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV224" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW224" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX224" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY224" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>215</v>
-[...4 lines deleted...]
-        </is>
+        <v>236</v>
+      </c>
+      <c r="C225" t="s" s="4">
+        <v>237</v>
       </c>
       <c r="D225" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E225" t="s">
         <v>54</v>
       </c>
       <c r="F225">
         <v>30</v>
       </c>
       <c r="G225">
         <v>0</v>
       </c>
       <c r="H225">
         <v>0</v>
       </c>
       <c r="I225" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J225" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K225" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L225" t="s" s="5">
         <v>57</v>
       </c>
@@ -36172,59 +36260,59 @@
       </c>
       <c r="AT225" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU225" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV225" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW225" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX225" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY225" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="C226" t="inlineStr" s="4">
         <is>
-          <t>1217На засіданні постійної депутатської комісії (25.07.2024) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії Порчирян С.М.) при</t>
+          <t>ID - 1217,  На засіданні постійної депутатської комісії (25.07.2024) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії Порчирян С.М.) при</t>
         </is>
       </c>
       <c r="D226" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E226" t="s">
         <v>54</v>
       </c>
       <c r="F226">
         <v>27</v>
       </c>
       <c r="G226">
         <v>0</v>
       </c>
       <c r="H226">
         <v>0</v>
       </c>
       <c r="I226" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J226" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K226" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L226" t="s" s="5">
         <v>55</v>
       </c>
@@ -36329,59 +36417,57 @@
       </c>
       <c r="AT226" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU226" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV226" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW226" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX226" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY226" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>217</v>
-[...4 lines deleted...]
-        </is>
+        <v>239</v>
+      </c>
+      <c r="C227" t="s" s="4">
+        <v>240</v>
       </c>
       <c r="D227" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E227" t="s">
         <v>54</v>
       </c>
       <c r="F227">
         <v>27</v>
       </c>
       <c r="G227">
         <v>0</v>
       </c>
       <c r="H227">
         <v>0</v>
       </c>
       <c r="I227" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J227" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K227" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L227" t="s" s="5">
         <v>55</v>
       </c>
@@ -36486,54 +36572,54 @@
       </c>
       <c r="AT227" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU227" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV227" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW227" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX227" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY227" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="C228" t="s" s="4">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="D228" t="s">
         <v>53</v>
       </c>
       <c r="E228" t="s">
         <v>54</v>
       </c>
       <c r="F228">
         <v>28</v>
       </c>
       <c r="G228">
         <v>0</v>
       </c>
       <c r="H228">
         <v>0</v>
       </c>
       <c r="I228" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J228" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K228" t="s" s="5">
         <v>55</v>
       </c>
@@ -36641,54 +36727,54 @@
       </c>
       <c r="AT228" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU228" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV228" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW228" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX228" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY228" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="C229" t="s" s="4">
-        <v>221</v>
+        <v>244</v>
       </c>
       <c r="D229" t="s">
         <v>53</v>
       </c>
       <c r="E229" t="s">
         <v>54</v>
       </c>
       <c r="F229">
         <v>28</v>
       </c>
       <c r="G229">
         <v>0</v>
       </c>
       <c r="H229">
         <v>0</v>
       </c>
       <c r="I229" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J229" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K229" t="s" s="5">
         <v>55</v>
       </c>
@@ -36796,55 +36882,55 @@
       </c>
       <c r="AT229" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU229" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV229" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW229" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX229" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY229" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>222</v>
+        <v>245</v>
       </c>
       <c r="C230" t="inlineStr" s="4">
         <is>
-          <t>1223[[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 березня 2024 року «Про визначення потреби та надання згоди на безоплатне одержання до комунальної власності Кременчуцької міської</t>
+          <t>ID - 1223,  [[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 березня 2024 року «Про визначення потреби та надання згоди на безоплатне одержання до комунальної власності Кременчуцької міської</t>
         </is>
       </c>
       <c r="D230" t="s">
         <v>53</v>
       </c>
       <c r="E230" t="s">
         <v>54</v>
       </c>
       <c r="F230">
         <v>29</v>
       </c>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230">
         <v>0</v>
       </c>
       <c r="I230" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J230" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K230" t="s" s="5">
         <v>55</v>
@@ -36953,56 +37039,54 @@
       </c>
       <c r="AT230" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU230" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY230" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="C231" t="s" s="4">
+        <v>246</v>
       </c>
       <c r="D231" t="s">
         <v>53</v>
       </c>
       <c r="E231" t="s">
         <v>54</v>
       </c>
       <c r="F231">
         <v>29</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>0</v>
       </c>
       <c r="I231" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J231" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K231" t="s" s="5">
         <v>55</v>
       </c>
@@ -37110,56 +37194,54 @@
       </c>
       <c r="AT231" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU231" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV231" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW231" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX231" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY231" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="C232" t="s" s="4">
+        <v>247</v>
       </c>
       <c r="D232" t="s">
         <v>53</v>
       </c>
       <c r="E232" t="s">
         <v>54</v>
       </c>
       <c r="F232">
         <v>29</v>
       </c>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232">
         <v>0</v>
       </c>
       <c r="I232" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J232" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K232" t="s" s="5">
         <v>55</v>
       </c>
@@ -37267,56 +37349,54 @@
       </c>
       <c r="AT232" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU232" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV232" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW232" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX232" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY232" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="C233" t="s" s="4">
+        <v>248</v>
       </c>
       <c r="D233" t="s">
         <v>53</v>
       </c>
       <c r="E233" t="s">
         <v>54</v>
       </c>
       <c r="F233">
         <v>29</v>
       </c>
       <c r="G233">
         <v>0</v>
       </c>
       <c r="H233">
         <v>0</v>
       </c>
       <c r="I233" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J233" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K233" t="s" s="5">
         <v>55</v>
       </c>
@@ -37424,56 +37504,54 @@
       </c>
       <c r="AT233" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU233" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV233" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW233" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX233" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY233" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="C234" t="s" s="4">
+        <v>249</v>
       </c>
       <c r="D234" t="s">
         <v>53</v>
       </c>
       <c r="E234" t="s">
         <v>54</v>
       </c>
       <c r="F234">
         <v>29</v>
       </c>
       <c r="G234">
         <v>0</v>
       </c>
       <c r="H234">
         <v>0</v>
       </c>
       <c r="I234" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J234" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K234" t="s" s="5">
         <v>55</v>
       </c>
@@ -37581,56 +37659,54 @@
       </c>
       <c r="AT234" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU234" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV234" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW234" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX234" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY234" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="C235" t="s" s="4">
+        <v>250</v>
       </c>
       <c r="D235" t="s">
         <v>53</v>
       </c>
       <c r="E235" t="s">
         <v>54</v>
       </c>
       <c r="F235">
         <v>29</v>
       </c>
       <c r="G235">
         <v>0</v>
       </c>
       <c r="H235">
         <v>0</v>
       </c>
       <c r="I235" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J235" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K235" t="s" s="5">
         <v>55</v>
       </c>
@@ -37738,56 +37814,54 @@
       </c>
       <c r="AT235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU235" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV235" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW235" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX235" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY235" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="C236" t="s" s="4">
+        <v>251</v>
       </c>
       <c r="D236" t="s">
         <v>53</v>
       </c>
       <c r="E236" t="s">
         <v>54</v>
       </c>
       <c r="F236">
         <v>29</v>
       </c>
       <c r="G236">
         <v>0</v>
       </c>
       <c r="H236">
         <v>0</v>
       </c>
       <c r="I236" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J236" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K236" t="s" s="5">
         <v>55</v>
       </c>
@@ -37895,56 +37969,54 @@
       </c>
       <c r="AT236" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU236" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV236" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW236" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX236" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY236" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="C237" t="s" s="4">
+        <v>252</v>
       </c>
       <c r="D237" t="s">
         <v>53</v>
       </c>
       <c r="E237" t="s">
         <v>54</v>
       </c>
       <c r="F237">
         <v>29</v>
       </c>
       <c r="G237">
         <v>0</v>
       </c>
       <c r="H237">
         <v>0</v>
       </c>
       <c r="I237" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J237" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K237" t="s" s="5">
         <v>55</v>
       </c>
@@ -38052,59 +38124,59 @@
       </c>
       <c r="AT237" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU237" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV237" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW237" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX237" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY237" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="C238" t="inlineStr" s="4">
         <is>
-          <t>1231[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 25.07. 2024 № 1727, від 25.07.2024 № 1728, від 25.07.2024 № 1729, від 25.07.2024 № 1730, від 25.07.2024 № 1731, від 30.07.2024 № 1753, від 30.07.2024 № 1754, від 30.07.2024 № 1755, від</t>
+          <t>ID - 1231,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 25.07. 2024 № 1727, від 25.07.2024 № 1728, від 25.07.2024 № 1729, від 25.07.2024 № 1730, від 25.07.2024 № 1731, від 30.07.2024 № 1753, від 30.07.2024 № 1754, від 30.07.2024 № 1755, від</t>
         </is>
       </c>
       <c r="D238" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E238" t="s">
         <v>54</v>
       </c>
       <c r="F238">
         <v>30</v>
       </c>
       <c r="G238">
         <v>0</v>
       </c>
       <c r="H238">
         <v>0</v>
       </c>
       <c r="I238" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J238" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K238" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L238" t="s" s="5">
         <v>55</v>
       </c>
@@ -38209,59 +38281,59 @@
       </c>
       <c r="AT238" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU238" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV238" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW238" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX238" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY238" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>224</v>
+        <v>254</v>
       </c>
       <c r="C239" t="inlineStr" s="4">
         <is>
-          <t>1232На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (01.08.2024) прийняті рішення (містять інформацію оборонного характеру) з наступним затвердженням на пленарному засіданні позачергової сесії:</t>
+          <t>ID - 1232,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (01.08.2024) прийняті рішення (містять інформацію оборонного характеру) з наступним затвердженням на пленарному засіданні позачергової сесії:</t>
         </is>
       </c>
       <c r="D239" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E239" t="s">
         <v>54</v>
       </c>
       <c r="F239">
         <v>29</v>
       </c>
       <c r="G239">
         <v>0</v>
       </c>
       <c r="H239">
         <v>0</v>
       </c>
       <c r="I239" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J239" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K239" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L239" t="s" s="5">
         <v>55</v>
       </c>
@@ -38366,59 +38438,59 @@
       </c>
       <c r="AT239" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU239" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV239" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW239" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX239" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY239" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="C240" t="inlineStr" s="4">
         <is>
-          <t>1233[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 25.07. 2024 № 1727, від 25.07.2024 № 1728, від 25.07.2024 № 1729, від 25.07.2024 № 1730, від 25.07.2024 № 1731, від 30.07.2024 № 1753, від 30.07.2024 № 1754, від 30.07.2024 № 1755, від</t>
+          <t>ID - 1233,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 25.07. 2024 № 1727, від 25.07.2024 № 1728, від 25.07.2024 № 1729, від 25.07.2024 № 1730, від 25.07.2024 № 1731, від 30.07.2024 № 1753, від 30.07.2024 № 1754, від 30.07.2024 № 1755, від</t>
         </is>
       </c>
       <c r="D240" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E240" t="s">
         <v>54</v>
       </c>
       <c r="F240">
         <v>27</v>
       </c>
       <c r="G240">
         <v>0</v>
       </c>
       <c r="H240">
         <v>0</v>
       </c>
       <c r="I240" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J240" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K240" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L240" t="s" s="5">
         <v>55</v>
       </c>
@@ -38523,55 +38595,55 @@
       </c>
       <c r="AT240" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU240" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV240" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW240" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX240" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY240" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="C241" t="inlineStr" s="4">
         <is>
-          <t>1238Про внесення змін до показників бюджету Кременчуцької міської територіальної громади на 2024 рік</t>
+          <t>ID - 1238,  Про внесення змін до показників бюджету Кременчуцької міської територіальної громади на 2024 рік</t>
         </is>
       </c>
       <c r="D241" t="s">
         <v>53</v>
       </c>
       <c r="E241" t="s">
         <v>54</v>
       </c>
       <c r="F241">
         <v>29</v>
       </c>
       <c r="G241">
         <v>0</v>
       </c>
       <c r="H241">
         <v>0</v>
       </c>
       <c r="I241" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J241" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K241" t="s" s="5">
         <v>57</v>
@@ -38680,55 +38752,55 @@
       </c>
       <c r="AT241" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU241" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV241" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW241" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX241" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY241" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>227</v>
+        <v>257</v>
       </c>
       <c r="C242" t="inlineStr" s="4">
         <is>
-          <t>1239Про виконання бюджету Кременчуцької міської територіальної громади за І півріччя 2024 року</t>
+          <t>ID - 1239,  Про виконання бюджету Кременчуцької міської територіальної громади за І півріччя 2024 року</t>
         </is>
       </c>
       <c r="D242" t="s">
         <v>53</v>
       </c>
       <c r="E242" t="s">
         <v>54</v>
       </c>
       <c r="F242">
         <v>30</v>
       </c>
       <c r="G242">
         <v>0</v>
       </c>
       <c r="H242">
         <v>0</v>
       </c>
       <c r="I242" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J242" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K242" t="s" s="5">
         <v>57</v>
@@ -38837,55 +38909,55 @@
       </c>
       <c r="AT242" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU242" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV242" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW242" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX242" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY242" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="C243" t="inlineStr" s="4">
         <is>
-          <t>1240Про внесення змін до показників бюджету Кременчуцької міської територіальної громади у 2024 році</t>
+          <t>ID - 1240,  Про внесення змін до показників бюджету Кременчуцької міської територіальної громади у 2024 році</t>
         </is>
       </c>
       <c r="D243" t="s">
         <v>53</v>
       </c>
       <c r="E243" t="s">
         <v>54</v>
       </c>
       <c r="F243">
         <v>29</v>
       </c>
       <c r="G243">
         <v>0</v>
       </c>
       <c r="H243">
         <v>0</v>
       </c>
       <c r="I243" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J243" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K243" t="s" s="5">
         <v>57</v>
@@ -38994,59 +39066,59 @@
       </c>
       <c r="AT243" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU243" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV243" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW243" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX243" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY243" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="C244" t="inlineStr" s="4">
         <is>
-          <t>1241Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 06.08.2024 № 1809, від 06.08.2024 № 1826, від 06.08.2024 № 1827, від 06.08.2024 № 1828, від 08.08.2024 № 1863, від 08.08.2024 № 1867, від 08.08.2024 № 1868, від 08.08.2024 № 1869, від</t>
+          <t>ID - 1241,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 06.08.2024 № 1809, від 06.08.2024 № 1826, від 06.08.2024 № 1827, від 06.08.2024 № 1828, від 08.08.2024 № 1863, від 08.08.2024 № 1867, від 08.08.2024 № 1868, від 08.08.2024 № 1869, від</t>
         </is>
       </c>
       <c r="D244" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E244" t="s">
         <v>54</v>
       </c>
       <c r="F244">
         <v>29</v>
       </c>
       <c r="G244">
         <v>0</v>
       </c>
       <c r="H244">
         <v>0</v>
       </c>
       <c r="I244" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J244" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K244" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L244" t="s" s="5">
         <v>55</v>
       </c>
@@ -39151,59 +39223,59 @@
       </c>
       <c r="AT244" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU244" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV244" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW244" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX244" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY244" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="C245" t="inlineStr" s="4">
         <is>
-          <t>1242На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (15.08.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 15.08.2024 № 1909 «Про виділення коштів з</t>
+          <t>ID - 1242,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (15.08.2024) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 15.08.2024 № 1909 «Про виділення коштів з</t>
         </is>
       </c>
       <c r="D245" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E245" t="s">
         <v>54</v>
       </c>
       <c r="F245">
         <v>28</v>
       </c>
       <c r="G245">
         <v>0</v>
       </c>
       <c r="H245">
         <v>0</v>
       </c>
       <c r="I245" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J245" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K245" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L245" t="s" s="5">
         <v>55</v>
       </c>
@@ -39308,59 +39380,59 @@
       </c>
       <c r="AT245" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU245" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY245" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>231</v>
+        <v>261</v>
       </c>
       <c r="C246" t="inlineStr" s="4">
         <is>
-          <t>1243Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 06.08.2024 № 1809, від 06.08.2024 № 1826, від 06.08.2024 № 1827, від 06.08.2024 № 1828, від 08.08.2024 № 1863, від 08.08.2024 № 1867, від 08.08.2024 № 1868, від 08.08.2024 № 1869, від</t>
+          <t>ID - 1243,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 06.08.2024 № 1809, від 06.08.2024 № 1826, від 06.08.2024 № 1827, від 06.08.2024 № 1828, від 08.08.2024 № 1863, від 08.08.2024 № 1867, від 08.08.2024 № 1868, від 08.08.2024 № 1869, від</t>
         </is>
       </c>
       <c r="D246" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E246" t="s">
         <v>54</v>
       </c>
       <c r="F246">
         <v>29</v>
       </c>
       <c r="G246">
         <v>0</v>
       </c>
       <c r="H246">
         <v>0</v>
       </c>
       <c r="I246" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J246" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K246" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L246" t="s" s="5">
         <v>55</v>
       </c>
@@ -39465,55 +39537,55 @@
       </c>
       <c r="AT246" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU246" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV246" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW246" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX246" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY246" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C247" t="inlineStr" s="4">
         <is>
-          <t>1246Про надання згоди на списання нерухомого майна, що належить до комунальної власності Кременчуцької міської територіальної громади</t>
+          <t>ID - 1246,  Про надання згоди на списання нерухомого майна, що належить до комунальної власності Кременчуцької міської територіальної громади</t>
         </is>
       </c>
       <c r="D247" t="s">
         <v>53</v>
       </c>
       <c r="E247" t="s">
         <v>54</v>
       </c>
       <c r="F247">
         <v>31</v>
       </c>
       <c r="G247">
         <v>0</v>
       </c>
       <c r="H247">
         <v>0</v>
       </c>
       <c r="I247" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J247" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K247" t="s" s="5">
         <v>57</v>
@@ -39622,55 +39694,55 @@
       </c>
       <c r="AT247" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU247" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV247" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW247" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX247" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY247" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C248" t="inlineStr" s="4">
         <is>
-          <t>1247Про присвоєння Кременчуцькій дитячій музичній школі № 1 імені Миколи Лисенка та затвердження Статуту Кременчуцької дитячої музичної школи № 1 імені Миколи Лисенка</t>
+          <t>ID - 1247,  Про присвоєння Кременчуцькій дитячій музичній школі № 1 імені Миколи Лисенка та затвердження Статуту Кременчуцької дитячої музичної школи № 1 імені Миколи Лисенка</t>
         </is>
       </c>
       <c r="D248" t="s">
         <v>53</v>
       </c>
       <c r="E248" t="s">
         <v>54</v>
       </c>
       <c r="F248">
         <v>31</v>
       </c>
       <c r="G248">
         <v>0</v>
       </c>
       <c r="H248">
         <v>0</v>
       </c>
       <c r="I248" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J248" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K248" t="s" s="5">
         <v>57</v>
@@ -39779,55 +39851,55 @@
       </c>
       <c r="AT248" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU248" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV248" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW248" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX248" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY248" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C249" t="inlineStr" s="4">
         <is>
-          <t>1248Про присвоєння Філії № 2 Комунального закладу культури «Кременчуцька міська публічна бібліотека» імені Павла Житецького та Філії № 3 Комунального закладу культури «Кременчуцька міська публічна бібліотека» імені Всеволода Нестайка</t>
+          <t>ID - 1248,  Про присвоєння Філії № 2 Комунального закладу культури «Кременчуцька міська публічна бібліотека» імені Павла Житецького та Філії № 3 Комунального закладу культури «Кременчуцька міська публічна бібліотека» імені Всеволода Нестайка</t>
         </is>
       </c>
       <c r="D249" t="s">
         <v>53</v>
       </c>
       <c r="E249" t="s">
         <v>54</v>
       </c>
       <c r="F249">
         <v>31</v>
       </c>
       <c r="G249">
         <v>0</v>
       </c>
       <c r="H249">
         <v>0</v>
       </c>
       <c r="I249" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J249" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K249" t="s" s="5">
         <v>57</v>
@@ -39936,55 +40008,55 @@
       </c>
       <c r="AT249" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU249" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV249" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW249" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX249" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY249" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C250" t="inlineStr" s="4">
         <is>
-          <t>1249Про надання згоди на списання багатоквартирного будинку № 5/1 по провулку Пшеничному в м. Кременчуці з балансу комунального госпрозрахункового житлово-експлуатаційного підприємства «Автозаводське» Кременчуцької міської ради Кременчуцького</t>
+          <t>ID - 1249,  Про надання згоди на списання багатоквартирного будинку № 5/1 по провулку Пшеничному в м. Кременчуці з балансу комунального госпрозрахункового житлово-експлуатаційного підприємства «Автозаводське» Кременчуцької міської ради Кременчуцького</t>
         </is>
       </c>
       <c r="D250" t="s">
         <v>53</v>
       </c>
       <c r="E250" t="s">
         <v>54</v>
       </c>
       <c r="F250">
         <v>31</v>
       </c>
       <c r="G250">
         <v>0</v>
       </c>
       <c r="H250">
         <v>0</v>
       </c>
       <c r="I250" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J250" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K250" t="s" s="5">
         <v>57</v>
@@ -40093,55 +40165,55 @@
       </c>
       <c r="AT250" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU250" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV250" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW250" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX250" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY250" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C251" t="inlineStr" s="4">
         <is>
-          <t>1250Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2021 року «Про затвердження Програми утримання кладовищ Кременчуцької міської територіальної громади та забезпечення діяльності КП</t>
+          <t>ID - 1250,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 16 грудня 2021 року «Про затвердження Програми утримання кладовищ Кременчуцької міської територіальної громади та забезпечення діяльності КП</t>
         </is>
       </c>
       <c r="D251" t="s">
         <v>53</v>
       </c>
       <c r="E251" t="s">
         <v>54</v>
       </c>
       <c r="F251">
         <v>31</v>
       </c>
       <c r="G251">
         <v>0</v>
       </c>
       <c r="H251">
         <v>0</v>
       </c>
       <c r="I251" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J251" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K251" t="s" s="5">
         <v>57</v>
@@ -40250,55 +40322,55 @@
       </c>
       <c r="AT251" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU251" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV251" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW251" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX251" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY251" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C252" t="inlineStr" s="4">
         <is>
-          <t>1251Про припинення Комунального госпрозрахункового підприємства «Союзрембуд» Кременчуцької міської ради Кременчуцького району Полтавської області в результаті ліквідації</t>
+          <t>ID - 1251,  Про припинення Комунального госпрозрахункового підприємства «Союзрембуд» Кременчуцької міської ради Кременчуцького району Полтавської області в результаті ліквідації</t>
         </is>
       </c>
       <c r="D252" t="s">
         <v>53</v>
       </c>
       <c r="E252" t="s">
         <v>54</v>
       </c>
       <c r="F252">
         <v>31</v>
       </c>
       <c r="G252">
         <v>0</v>
       </c>
       <c r="H252">
         <v>0</v>
       </c>
       <c r="I252" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J252" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K252" t="s" s="5">
         <v>57</v>
@@ -40407,54 +40479,54 @@
       </c>
       <c r="AT252" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU252" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV252" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW252" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX252" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY252" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C253" t="s" s="4">
-        <v>233</v>
+        <v>263</v>
       </c>
       <c r="D253" t="s">
         <v>53</v>
       </c>
       <c r="E253" t="s">
         <v>54</v>
       </c>
       <c r="F253">
         <v>31</v>
       </c>
       <c r="G253">
         <v>0</v>
       </c>
       <c r="H253">
         <v>0</v>
       </c>
       <c r="I253" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J253" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K253" t="s" s="5">
         <v>57</v>
       </c>
@@ -40562,55 +40634,55 @@
       </c>
       <c r="AT253" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU253" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV253" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW253" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX253" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY253" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C254" t="inlineStr" s="4">
         <is>
-          <t>1253Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки громадянину</t>
+          <t>ID - 1253,  Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки громадянину</t>
         </is>
       </c>
       <c r="D254" t="s">
         <v>53</v>
       </c>
       <c r="E254" t="s">
         <v>54</v>
       </c>
       <c r="F254">
         <v>31</v>
       </c>
       <c r="G254">
         <v>0</v>
       </c>
       <c r="H254">
         <v>0</v>
       </c>
       <c r="I254" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J254" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K254" t="s" s="5">
         <v>57</v>
@@ -40719,54 +40791,54 @@
       </c>
       <c r="AT254" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU254" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV254" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW254" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX254" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY254" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="C255" t="s" s="4">
-        <v>234</v>
+        <v>264</v>
       </c>
       <c r="D255" t="s">
         <v>53</v>
       </c>
       <c r="E255" t="s">
         <v>54</v>
       </c>
       <c r="F255">
         <v>31</v>
       </c>
       <c r="G255">
         <v>0</v>
       </c>
       <c r="H255">
         <v>0</v>
       </c>
       <c r="I255" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J255" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K255" t="s" s="5">
         <v>57</v>
       </c>
@@ -40874,57 +40946,57 @@
       </c>
       <c r="AT255" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU255" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV255" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW255" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX255" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY255" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>235</v>
+        <v>265</v>
       </c>
       <c r="C256" t="s" s="4">
-        <v>236</v>
+        <v>266</v>
       </c>
       <c r="D256" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E256" t="s">
         <v>54</v>
       </c>
       <c r="F256">
         <v>26</v>
       </c>
       <c r="G256">
         <v>0</v>
       </c>
       <c r="H256">
         <v>0</v>
       </c>
       <c r="I256" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J256" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K256" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L256" t="s" s="5">
         <v>55</v>
       </c>
@@ -41029,59 +41101,59 @@
       </c>
       <c r="AT256" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU256" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV256" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW256" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX256" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY256" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>237</v>
+        <v>267</v>
       </c>
       <c r="C257" t="inlineStr" s="4">
         <is>
-          <t>1256На засіданні постійної депутатської комісії (07.08.2024 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
+          <t>ID - 1256,  На засіданні постійної депутатської комісії (07.08.2024 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
         </is>
       </c>
       <c r="D257" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E257" t="s">
         <v>54</v>
       </c>
       <c r="F257">
         <v>24</v>
       </c>
       <c r="G257">
         <v>0</v>
       </c>
       <c r="H257">
         <v>0</v>
       </c>
       <c r="I257" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J257" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K257" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L257" t="s" s="5">
         <v>55</v>
       </c>
@@ -41186,57 +41258,57 @@
       </c>
       <c r="AT257" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU257" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV257" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW257" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX257" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY257" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>238</v>
+        <v>268</v>
       </c>
       <c r="C258" t="s" s="4">
-        <v>239</v>
+        <v>269</v>
       </c>
       <c r="D258" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E258" t="s">
         <v>54</v>
       </c>
       <c r="F258">
         <v>24</v>
       </c>
       <c r="G258">
         <v>0</v>
       </c>
       <c r="H258">
         <v>0</v>
       </c>
       <c r="I258" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J258" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K258" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L258" t="s" s="5">
         <v>55</v>
       </c>
@@ -41341,55 +41413,55 @@
       </c>
       <c r="AT258" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU258" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV258" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW258" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX258" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY258" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>240</v>
+        <v>270</v>
       </c>
       <c r="C259" t="inlineStr" s="4">
         <is>
-          <t>1258Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки</t>
+          <t>ID - 1258,  Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D259" t="s">
         <v>53</v>
       </c>
       <c r="E259" t="s">
         <v>54</v>
       </c>
       <c r="F259">
         <v>22</v>
       </c>
       <c r="G259">
         <v>0</v>
       </c>
       <c r="H259">
         <v>0</v>
       </c>
       <c r="I259" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J259" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K259" t="s" s="5">
         <v>57</v>
@@ -41498,55 +41570,55 @@
       </c>
       <c r="AT259" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU259" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV259" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW259" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX259" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY259" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>241</v>
+        <v>271</v>
       </c>
       <c r="C260" t="inlineStr" s="4">
         <is>
-          <t>1259Про надання дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель</t>
+          <t>ID - 1259,  Про надання дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель</t>
         </is>
       </c>
       <c r="D260" t="s">
         <v>53</v>
       </c>
       <c r="E260" t="s">
         <v>54</v>
       </c>
       <c r="F260">
         <v>25</v>
       </c>
       <c r="G260">
         <v>0</v>
       </c>
       <c r="H260">
         <v>0</v>
       </c>
       <c r="I260" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J260" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K260" t="s" s="5">
         <v>57</v>
@@ -41655,55 +41727,55 @@
       </c>
       <c r="AT260" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU260" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV260" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW260" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX260" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY260" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>242</v>
+        <v>272</v>
       </c>
       <c r="C261" t="inlineStr" s="4">
         <is>
-          <t>1260Про надання дозволу на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)</t>
+          <t>ID - 1260,  Про надання дозволу на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D261" t="s">
         <v>53</v>
       </c>
       <c r="E261" t="s">
         <v>54</v>
       </c>
       <c r="F261">
         <v>25</v>
       </c>
       <c r="G261">
         <v>0</v>
       </c>
       <c r="H261">
         <v>0</v>
       </c>
       <c r="I261" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J261" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K261" t="s" s="5">
         <v>55</v>
@@ -41812,54 +41884,54 @@
       </c>
       <c r="AT261" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU261" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV261" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW261" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX261" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY261" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="C262" t="s" s="4">
-        <v>244</v>
+        <v>274</v>
       </c>
       <c r="D262" t="s">
         <v>53</v>
       </c>
       <c r="E262" t="s">
         <v>54</v>
       </c>
       <c r="F262">
         <v>27</v>
       </c>
       <c r="G262">
         <v>0</v>
       </c>
       <c r="H262">
         <v>0</v>
       </c>
       <c r="I262" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J262" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K262" t="s" s="5">
         <v>55</v>
       </c>
@@ -41967,54 +42039,54 @@
       </c>
       <c r="AT262" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU262" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV262" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW262" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX262" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY262" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="C263" t="s" s="4">
-        <v>246</v>
+        <v>276</v>
       </c>
       <c r="D263" t="s">
         <v>53</v>
       </c>
       <c r="E263" t="s">
         <v>54</v>
       </c>
       <c r="F263">
         <v>23</v>
       </c>
       <c r="G263">
         <v>0</v>
       </c>
       <c r="H263">
         <v>0</v>
       </c>
       <c r="I263" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J263" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K263" t="s" s="5">
         <v>57</v>
       </c>
@@ -42122,54 +42194,54 @@
       </c>
       <c r="AT263" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU263" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV263" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW263" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX263" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY263" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>247</v>
+        <v>277</v>
       </c>
       <c r="C264" t="s" s="4">
-        <v>248</v>
+        <v>278</v>
       </c>
       <c r="D264" t="s">
         <v>53</v>
       </c>
       <c r="E264" t="s">
         <v>54</v>
       </c>
       <c r="F264">
         <v>28</v>
       </c>
       <c r="G264">
         <v>0</v>
       </c>
       <c r="H264">
         <v>0</v>
       </c>
       <c r="I264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K264" t="s" s="5">
         <v>55</v>
       </c>
@@ -42277,57 +42349,57 @@
       </c>
       <c r="AT264" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV264" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW264" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX264" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY264" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="C265" t="s" s="4">
-        <v>250</v>
+        <v>280</v>
       </c>
       <c r="D265" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E265" t="s">
         <v>54</v>
       </c>
       <c r="F265">
         <v>26</v>
       </c>
       <c r="G265">
         <v>1</v>
       </c>
       <c r="H265">
         <v>0</v>
       </c>
       <c r="I265" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J265" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K265" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L265" t="s" s="5">
         <v>55</v>
       </c>
@@ -42432,59 +42504,59 @@
       </c>
       <c r="AT265" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU265" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV265" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW265" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX265" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY265" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>251</v>
+        <v>281</v>
       </c>
       <c r="C266" t="inlineStr" s="4">
         <is>
-          <t>1265На засіданні постійної депутатської комісії (07.08.2024 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
+          <t>ID - 1265,  На засіданні постійної депутатської комісії (07.08.2024 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
         </is>
       </c>
       <c r="D266" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E266" t="s">
         <v>54</v>
       </c>
       <c r="F266">
         <v>26</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="H266">
         <v>0</v>
       </c>
       <c r="I266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L266" t="s" s="5">
         <v>55</v>
       </c>
@@ -42589,57 +42661,57 @@
       </c>
       <c r="AT266" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV266" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW266" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX266" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY266" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>252</v>
+        <v>282</v>
       </c>
       <c r="C267" t="s" s="4">
-        <v>253</v>
+        <v>283</v>
       </c>
       <c r="D267" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E267" t="s">
         <v>54</v>
       </c>
       <c r="F267">
         <v>28</v>
       </c>
       <c r="G267">
         <v>1</v>
       </c>
       <c r="H267">
         <v>0</v>
       </c>
       <c r="I267" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J267" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K267" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L267" t="s" s="5">
         <v>55</v>
       </c>
@@ -42744,54 +42816,54 @@
       </c>
       <c r="AT267" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU267" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV267" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW267" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX267" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY267" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>254</v>
+        <v>284</v>
       </c>
       <c r="C268" t="s" s="4">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="D268" t="s">
         <v>53</v>
       </c>
       <c r="E268" t="s">
         <v>54</v>
       </c>
       <c r="F268">
         <v>28</v>
       </c>
       <c r="G268">
         <v>0</v>
       </c>
       <c r="H268">
         <v>0</v>
       </c>
       <c r="I268" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J268" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K268" t="s" s="5">
         <v>55</v>
       </c>
@@ -42899,54 +42971,54 @@
       </c>
       <c r="AT268" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU268" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV268" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW268" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX268" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY268" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>256</v>
+        <v>286</v>
       </c>
       <c r="C269" t="s" s="4">
-        <v>257</v>
+        <v>287</v>
       </c>
       <c r="D269" t="s">
         <v>53</v>
       </c>
       <c r="E269" t="s">
         <v>54</v>
       </c>
       <c r="F269">
         <v>27</v>
       </c>
       <c r="G269">
         <v>0</v>
       </c>
       <c r="H269">
         <v>0</v>
       </c>
       <c r="I269" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J269" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K269" t="s" s="5">
         <v>55</v>
       </c>
@@ -43054,54 +43126,54 @@
       </c>
       <c r="AT269" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU269" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV269" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW269" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX269" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY269" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>258</v>
+        <v>288</v>
       </c>
       <c r="C270" t="s" s="4">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="D270" t="s">
         <v>53</v>
       </c>
       <c r="E270" t="s">
         <v>54</v>
       </c>
       <c r="F270">
         <v>27</v>
       </c>
       <c r="G270">
         <v>0</v>
       </c>
       <c r="H270">
         <v>0</v>
       </c>
       <c r="I270" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J270" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K270" t="s" s="5">
         <v>55</v>
       </c>
@@ -43209,55 +43281,55 @@
       </c>
       <c r="AT270" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU270" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV270" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW270" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX270" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY270" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>260</v>
+        <v>290</v>
       </c>
       <c r="C271" t="inlineStr" s="4">
         <is>
-          <t>1270Про надання дозволу Кооперативу по експлуатації гаражів для транспортних засобів особистого користування «Дніпро» на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на</t>
+          <t>ID - 1270,  Про надання дозволу Кооперативу по експлуатації гаражів для транспортних засобів особистого користування «Дніпро» на розроблення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на</t>
         </is>
       </c>
       <c r="D271" t="s">
         <v>53</v>
       </c>
       <c r="E271" t="s">
         <v>54</v>
       </c>
       <c r="F271">
         <v>29</v>
       </c>
       <c r="G271">
         <v>0</v>
       </c>
       <c r="H271">
         <v>0</v>
       </c>
       <c r="I271" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J271" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K271" t="s" s="5">
         <v>55</v>
@@ -43366,56 +43438,54 @@
       </c>
       <c r="AT271" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU271" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV271" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW271" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX271" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY271" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>261</v>
-[...4 lines deleted...]
-        </is>
+        <v>291</v>
+      </c>
+      <c r="C272" t="s" s="4">
+        <v>292</v>
       </c>
       <c r="D272" t="s">
         <v>53</v>
       </c>
       <c r="E272" t="s">
         <v>54</v>
       </c>
       <c r="F272">
         <v>26</v>
       </c>
       <c r="G272">
         <v>0</v>
       </c>
       <c r="H272">
         <v>0</v>
       </c>
       <c r="I272" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J272" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K272" t="s" s="5">
         <v>55</v>
       </c>
@@ -43523,56 +43593,54 @@
       </c>
       <c r="AT272" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU272" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV272" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW272" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX272" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY272" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-        </is>
+        <v>293</v>
+      </c>
+      <c r="C273" t="s" s="4">
+        <v>294</v>
       </c>
       <c r="D273" t="s">
         <v>53</v>
       </c>
       <c r="E273" t="s">
         <v>54</v>
       </c>
       <c r="F273">
         <v>27</v>
       </c>
       <c r="G273">
         <v>0</v>
       </c>
       <c r="H273">
         <v>0</v>
       </c>
       <c r="I273" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J273" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K273" t="s" s="5">
         <v>55</v>
       </c>
@@ -43680,56 +43748,54 @@
       </c>
       <c r="AT273" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU273" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV273" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW273" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX273" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY273" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>263</v>
-[...4 lines deleted...]
-        </is>
+        <v>295</v>
+      </c>
+      <c r="C274" t="s" s="4">
+        <v>296</v>
       </c>
       <c r="D274" t="s">
         <v>53</v>
       </c>
       <c r="E274" t="s">
         <v>54</v>
       </c>
       <c r="F274">
         <v>30</v>
       </c>
       <c r="G274">
         <v>0</v>
       </c>
       <c r="H274">
         <v>0</v>
       </c>
       <c r="I274" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J274" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K274" t="s" s="5">
         <v>55</v>
       </c>
@@ -43837,56 +43903,54 @@
       </c>
       <c r="AT274" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU274" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV274" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW274" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX274" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY274" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C275" t="s" s="4">
+        <v>298</v>
       </c>
       <c r="D275" t="s">
         <v>53</v>
       </c>
       <c r="E275" t="s">
         <v>54</v>
       </c>
       <c r="F275">
         <v>27</v>
       </c>
       <c r="G275">
         <v>0</v>
       </c>
       <c r="H275">
         <v>0</v>
       </c>
       <c r="I275" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J275" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K275" t="s" s="5">
         <v>55</v>
       </c>
@@ -43994,56 +44058,54 @@
       </c>
       <c r="AT275" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU275" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV275" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW275" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX275" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY275" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C276" t="s" s="4">
+        <v>299</v>
       </c>
       <c r="D276" t="s">
         <v>53</v>
       </c>
       <c r="E276" t="s">
         <v>54</v>
       </c>
       <c r="F276">
         <v>27</v>
       </c>
       <c r="G276">
         <v>0</v>
       </c>
       <c r="H276">
         <v>0</v>
       </c>
       <c r="I276" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J276" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K276" t="s" s="5">
         <v>55</v>
       </c>
@@ -44151,56 +44213,54 @@
       </c>
       <c r="AT276" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU276" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV276" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW276" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX276" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY276" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C277" t="s" s="4">
+        <v>300</v>
       </c>
       <c r="D277" t="s">
         <v>53</v>
       </c>
       <c r="E277" t="s">
         <v>54</v>
       </c>
       <c r="F277">
         <v>27</v>
       </c>
       <c r="G277">
         <v>0</v>
       </c>
       <c r="H277">
         <v>0</v>
       </c>
       <c r="I277" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J277" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K277" t="s" s="5">
         <v>55</v>
       </c>
@@ -44308,55 +44368,55 @@
       </c>
       <c r="AT277" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU277" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV277" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW277" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX277" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY277" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>264</v>
+        <v>297</v>
       </c>
       <c r="C278" t="inlineStr" s="4">
         <is>
-          <t>1279[[Про затвердження міської Програми допомоги військовим частинам, іншим військовим формуванням і установам Збройних Сил України, Національної гвардії України, Служби безпеки України, залучених до забезпечення національної безпеки і оборони,</t>
+          <t>ID - 1279,  [[Про затвердження міської Програми допомоги військовим частинам, іншим військовим формуванням і установам Збройних Сил України, Національної гвардії України, Служби безпеки України, залучених до забезпечення національної безпеки і оборони,</t>
         </is>
       </c>
       <c r="D278" t="s">
         <v>53</v>
       </c>
       <c r="E278" t="s">
         <v>54</v>
       </c>
       <c r="F278">
         <v>27</v>
       </c>
       <c r="G278">
         <v>0</v>
       </c>
       <c r="H278">
         <v>0</v>
       </c>
       <c r="I278" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J278" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K278" t="s" s="5">
         <v>55</v>
@@ -44465,56 +44525,54 @@
       </c>
       <c r="AT278" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU278" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV278" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW278" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX278" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY278" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C279" t="s" s="4">
+        <v>301</v>
       </c>
       <c r="D279" t="s">
         <v>53</v>
       </c>
       <c r="E279" t="s">
         <v>54</v>
       </c>
       <c r="F279">
         <v>27</v>
       </c>
       <c r="G279">
         <v>0</v>
       </c>
       <c r="H279">
         <v>0</v>
       </c>
       <c r="I279" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J279" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K279" t="s" s="5">
         <v>55</v>
       </c>
@@ -44622,56 +44680,54 @@
       </c>
       <c r="AT279" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU279" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV279" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW279" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX279" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY279" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C280" t="s" s="4">
+        <v>302</v>
       </c>
       <c r="D280" t="s">
         <v>53</v>
       </c>
       <c r="E280" t="s">
         <v>54</v>
       </c>
       <c r="F280">
         <v>27</v>
       </c>
       <c r="G280">
         <v>0</v>
       </c>
       <c r="H280">
         <v>0</v>
       </c>
       <c r="I280" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J280" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K280" t="s" s="5">
         <v>55</v>
       </c>
@@ -44779,56 +44835,54 @@
       </c>
       <c r="AT280" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU280" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV280" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW280" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX280" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY280" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C281" t="s" s="4">
+        <v>303</v>
       </c>
       <c r="D281" t="s">
         <v>53</v>
       </c>
       <c r="E281" t="s">
         <v>54</v>
       </c>
       <c r="F281">
         <v>27</v>
       </c>
       <c r="G281">
         <v>0</v>
       </c>
       <c r="H281">
         <v>0</v>
       </c>
       <c r="I281" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J281" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K281" t="s" s="5">
         <v>55</v>
       </c>
@@ -44936,56 +44990,54 @@
       </c>
       <c r="AT281" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU281" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV281" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW281" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX281" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY281" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C282" t="s" s="4">
+        <v>304</v>
       </c>
       <c r="D282" t="s">
         <v>53</v>
       </c>
       <c r="E282" t="s">
         <v>54</v>
       </c>
       <c r="F282">
         <v>27</v>
       </c>
       <c r="G282">
         <v>0</v>
       </c>
       <c r="H282">
         <v>0</v>
       </c>
       <c r="I282" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J282" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K282" t="s" s="5">
         <v>55</v>
       </c>
@@ -45093,56 +45145,54 @@
       </c>
       <c r="AT282" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU282" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV282" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW282" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX282" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY282" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C283" t="s" s="4">
+        <v>305</v>
       </c>
       <c r="D283" t="s">
         <v>53</v>
       </c>
       <c r="E283" t="s">
         <v>54</v>
       </c>
       <c r="F283">
         <v>27</v>
       </c>
       <c r="G283">
         <v>0</v>
       </c>
       <c r="H283">
         <v>0</v>
       </c>
       <c r="I283" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J283" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K283" t="s" s="5">
         <v>55</v>
       </c>
@@ -45250,56 +45300,54 @@
       </c>
       <c r="AT283" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU283" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV283" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW283" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX283" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY283" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C284" t="s" s="4">
+        <v>306</v>
       </c>
       <c r="D284" t="s">
         <v>53</v>
       </c>
       <c r="E284" t="s">
         <v>54</v>
       </c>
       <c r="F284">
         <v>27</v>
       </c>
       <c r="G284">
         <v>0</v>
       </c>
       <c r="H284">
         <v>0</v>
       </c>
       <c r="I284" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J284" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K284" t="s" s="5">
         <v>55</v>
       </c>
@@ -45407,56 +45455,54 @@
       </c>
       <c r="AT284" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU284" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV284" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW284" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX284" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY284" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C285" t="s" s="4">
+        <v>307</v>
       </c>
       <c r="D285" t="s">
         <v>53</v>
       </c>
       <c r="E285" t="s">
         <v>54</v>
       </c>
       <c r="F285">
         <v>27</v>
       </c>
       <c r="G285">
         <v>0</v>
       </c>
       <c r="H285">
         <v>0</v>
       </c>
       <c r="I285" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J285" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K285" t="s" s="5">
         <v>55</v>
       </c>
@@ -45564,56 +45610,54 @@
       </c>
       <c r="AT285" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU285" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV285" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW285" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX285" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY285" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-        </is>
+        <v>297</v>
+      </c>
+      <c r="C286" t="s" s="4">
+        <v>308</v>
       </c>
       <c r="D286" t="s">
         <v>53</v>
       </c>
       <c r="E286" t="s">
         <v>54</v>
       </c>
       <c r="F286">
         <v>27</v>
       </c>
       <c r="G286">
         <v>0</v>
       </c>
       <c r="H286">
         <v>0</v>
       </c>
       <c r="I286" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J286" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K286" t="s" s="5">
         <v>55</v>
       </c>
@@ -45721,55 +45765,55 @@
       </c>
       <c r="AT286" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU286" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV286" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW286" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX286" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY286" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>264</v>
+        <v>297</v>
       </c>
       <c r="C287" t="inlineStr" s="4">
         <is>
-          <t>1288[[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження комплексної програми розвитку комунального медичного підприємства «Лікарня Придніпровська» на</t>
+          <t>ID - 1288,  [[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 23 листопада 2021 року «Про затвердження комплексної програми розвитку комунального медичного підприємства «Лікарня Придніпровська» на</t>
         </is>
       </c>
       <c r="D287" t="s">
         <v>53</v>
       </c>
       <c r="E287" t="s">
         <v>54</v>
       </c>
       <c r="F287">
         <v>27</v>
       </c>
       <c r="G287">
         <v>0</v>
       </c>
       <c r="H287">
         <v>0</v>
       </c>
       <c r="I287" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J287" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K287" t="s" s="5">
         <v>55</v>
@@ -45878,59 +45922,59 @@
       </c>
       <c r="AT287" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU287" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV287" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW287" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX287" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY287" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>265</v>
+        <v>309</v>
       </c>
       <c r="C288" t="inlineStr" s="4">
         <is>
-          <t>1289[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 06.08.2024 № 1831, від 06.08.2024 № 1832, від 06.08.2024 № 1833, від 08.08.2024 № 1870, від 13.08.2024 № 1889, від 13.08.2024 № 1890, від 13.08.2024 № 1891, від 13.08.2024 № 1892, від</t>
+          <t>ID - 1289,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 06.08.2024 № 1831, від 06.08.2024 № 1832, від 06.08.2024 № 1833, від 08.08.2024 № 1870, від 13.08.2024 № 1889, від 13.08.2024 № 1890, від 13.08.2024 № 1891, від 13.08.2024 № 1892, від</t>
         </is>
       </c>
       <c r="D288" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E288" t="s">
         <v>54</v>
       </c>
       <c r="F288">
         <v>25</v>
       </c>
       <c r="G288">
         <v>0</v>
       </c>
       <c r="H288">
         <v>0</v>
       </c>
       <c r="I288" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J288" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K288" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L288" t="s" s="5">
         <v>55</v>
       </c>
@@ -46035,59 +46079,59 @@
       </c>
       <c r="AT288" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU288" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV288" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW288" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX288" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY288" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>266</v>
+        <v>310</v>
       </c>
       <c r="C289" t="inlineStr" s="4">
         <is>
-          <t>1290На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (15.08.2024) прийняті рішення (містять інформацію оборонного характеру) з наступним затвердженням на пленарному засіданні позачергової сесії:</t>
+          <t>ID - 1290,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (15.08.2024) прийняті рішення (містять інформацію оборонного характеру) з наступним затвердженням на пленарному засіданні позачергової сесії:</t>
         </is>
       </c>
       <c r="D289" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E289" t="s">
         <v>54</v>
       </c>
       <c r="F289">
         <v>24</v>
       </c>
       <c r="G289">
         <v>0</v>
       </c>
       <c r="H289">
         <v>0</v>
       </c>
       <c r="I289" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J289" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K289" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L289" t="s" s="5">
         <v>55</v>
       </c>
@@ -46192,59 +46236,59 @@
       </c>
       <c r="AT289" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU289" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV289" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW289" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX289" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY289" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>267</v>
+        <v>311</v>
       </c>
       <c r="C290" t="inlineStr" s="4">
         <is>
-          <t>1291[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 06.08.2024 № 1831, від 06.08.2024 № 1832, від 06.08.2024 № 1833, від 08.08.2024 № 1870, від 13.08.2024 № 1889, від 13.08.2024 № 1890, від 13.08.2024 № 1891, від 13.08.2024 № 1892, від</t>
+          <t>ID - 1291,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 06.08.2024 № 1831, від 06.08.2024 № 1832, від 06.08.2024 № 1833, від 08.08.2024 № 1870, від 13.08.2024 № 1889, від 13.08.2024 № 1890, від 13.08.2024 № 1891, від 13.08.2024 № 1892, від</t>
         </is>
       </c>
       <c r="D290" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E290" t="s">
         <v>54</v>
       </c>
       <c r="F290">
         <v>26</v>
       </c>
       <c r="G290">
         <v>0</v>
       </c>
       <c r="H290">
         <v>0</v>
       </c>
       <c r="I290" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J290" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K290" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L290" t="s" s="5">
         <v>55</v>
       </c>