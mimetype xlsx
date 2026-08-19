--- v0 (2025-12-15)
+++ v1 (2026-08-19)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -182,165 +182,201 @@
   <si>
     <t>Yarosh Serhiy Mykhaylovych</t>
   </si>
   <si>
     <t>Yatsyna Oleksandr Oleksandrovych</t>
   </si>
   <si>
     <t>16.05.25  10:56:23</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
-    <t>2430Про реалізацію Меморандуму про співробітництво</t>
+    <t>ID - 2430,  Про реалізацію Меморандуму про співробітництво</t>
   </si>
   <si>
     <t>16.05.25  10:57:26</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>16.05.25  10:58:22</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>16.05.25  11:03:08</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>16.05.25  11:04:03</t>
   </si>
   <si>
-    <t>2436Про внесення змін до рішень органів місцевого самоврядування</t>
+    <t>ID - 2436,  Про внесення змін до рішень органів місцевого самоврядування</t>
   </si>
   <si>
     <t>16.05.25  11:04:56</t>
   </si>
   <si>
-    <t>2437Про передачу земельних ділянок у власність громадянам</t>
+    <t>ID - 2437,  Про передачу земельних ділянок у власність громадянам</t>
   </si>
   <si>
     <t>16.05.25  11:06:12</t>
   </si>
   <si>
-    <t>2438Про надання земельної ділянки в оренду громадянину</t>
+    <t>ID - 2438,  Про надання земельної ділянки в оренду громадянину</t>
   </si>
   <si>
     <t>16.05.25  11:06:59</t>
   </si>
   <si>
     <t>16.05.25  11:07:27</t>
   </si>
   <si>
-    <t>2440Про надання земельної ділянки в оренду громадянину</t>
+    <t>ID - 2440,  Про надання земельної ділянки в оренду громадянину</t>
   </si>
   <si>
     <t>16.05.25  11:08:04</t>
   </si>
   <si>
     <t>16.05.25  11:12:29</t>
   </si>
   <si>
     <t>16.05.25  11:12:57</t>
   </si>
   <si>
     <t>16.05.25  11:14:29</t>
   </si>
   <si>
     <t>16.05.25  11:15:08</t>
   </si>
   <si>
-    <t>2445Про затвердження документації із землеустрою</t>
+    <t>ID - 2445,  Про затвердження документації із землеустрою</t>
   </si>
   <si>
     <t>16.05.25  11:15:43</t>
   </si>
   <si>
-    <t>2446Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 2446,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>16.05.25  11:26:47</t>
   </si>
   <si>
     <t>16.05.25  11:27:42</t>
   </si>
   <si>
     <t>16.05.25  11:28:44</t>
   </si>
   <si>
-    <t>2449Про надання, вилучення та оформлення земельних ділянок в оренду</t>
+    <t>ID - 2449,  Про надання, вилучення та оформлення земельних ділянок в оренду</t>
   </si>
   <si>
     <t>16.05.25  11:29:18</t>
   </si>
   <si>
-    <t>2450Про укладення договорів оренди землі на новий строк</t>
+    <t>ID - 2450,  Про укладення договорів оренди землі на новий строк</t>
   </si>
   <si>
     <t>16.05.25  11:31:29</t>
   </si>
   <si>
     <t>16.05.25  11:31:57</t>
   </si>
   <si>
-    <t>2452Про укладення договорів оренди землі на новий строк</t>
+    <t>ID - 2452,  Про укладення договорів оренди землі на новий строк</t>
   </si>
   <si>
     <t>16.05.25  11:32:36</t>
   </si>
   <si>
     <t>16.05.25  11:40:08</t>
   </si>
   <si>
-    <t>2456[[Про надання земельної ділянки в постійне користування]]</t>
+    <t>ID - 2456,  *********</t>
   </si>
   <si>
     <t>16.05.25  11:41:30</t>
   </si>
   <si>
+    <t>ID - 2458,  *********</t>
+  </si>
+  <si>
     <t>16.05.25  11:42:17</t>
   </si>
   <si>
     <t>16.05.25  11:43:00</t>
+  </si>
+  <si>
+    <t>ID - 2461,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2462,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2464,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2465,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2466,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2467,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2468,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2469,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2470,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2471,  *********</t>
+  </si>
+  <si>
+    <t>ID - 2472,  *********</t>
   </si>
   <si>
     <t>16.05.25  11:44:00</t>
   </si>
   <si>
     <t>16.05.25  11:45:00</t>
   </si>
   <si>
     <t>16.05.25  11:45:31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
@@ -593,51 +629,51 @@
       <c r="AU1" t="s" s="3">
         <v>46</v>
       </c>
       <c r="AV1" t="s" s="3">
         <v>47</v>
       </c>
       <c r="AW1" t="s" s="3">
         <v>48</v>
       </c>
       <c r="AX1" t="s" s="3">
         <v>49</v>
       </c>
       <c r="AY1" t="s" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>51</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
-          <t>2415Про виконання бюджету Кременчуцької міської територіальної громади за 1 квартал 2025 року</t>
+          <t>ID - 2415,  Про виконання бюджету Кременчуцької міської територіальної громади за 1 квартал 2025 року</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>52</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>54</v>
@@ -750,51 +786,51 @@
       <c r="AU2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
-          <t>2416Про внесення змін до показників бюджету Кременчуцької міської територіальної громади на 2025 рік</t>
+          <t>ID - 2416,  Про внесення змін до показників бюджету Кременчуцької міської територіальної громади на 2025 рік</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>52</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3">
         <v>32</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>54</v>
@@ -907,51 +943,51 @@
       <c r="AU3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
-          <t>2417Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 25 квітня 2025 року «Про граничні суми витрат»</t>
+          <t>ID - 2417,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 25 квітня 2025 року «Про граничні суми витрат»</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>52</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4">
         <v>32</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>54</v>
@@ -1064,51 +1100,51 @@
       <c r="AU4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
-          <t>2418Про затвердження Програми забезпечення участі Кременчуцької міської ради Кременчуцького району Полтавської області в Асоціації міст України на 2025 рік</t>
+          <t>ID - 2418,  Про затвердження Програми забезпечення участі Кременчуцької міської ради Кременчуцького району Полтавської області в Асоціації міст України на 2025 рік</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>52</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5">
         <v>32</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>54</v>
@@ -1221,51 +1257,51 @@
       <c r="AU5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY5" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
-          <t>2419Про затвердження переліку об’єктів комунальної власності Кременчуцької міської територіальної громади та реєстрацію права власності</t>
+          <t>ID - 2419,  Про затвердження переліку об’єктів комунальної власності Кременчуцької міської територіальної громади та реєстрацію права власності</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6">
         <v>32</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>54</v>
@@ -1378,51 +1414,51 @@
       <c r="AU6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY6" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>2420Про надання згоди на списання нерухомого майна, яке належить до комунальної власності Кременчуцької міської територіальної громади</t>
+          <t>ID - 2420,  Про надання згоди на списання нерухомого майна, яке належить до комунальної власності Кременчуцької міської територіальної громади</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>52</v>
       </c>
       <c r="E7" t="s">
         <v>53</v>
       </c>
       <c r="F7">
         <v>32</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>54</v>
@@ -1535,51 +1571,51 @@
       <c r="AU7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>2421Про включення до Переліку другого типу об’єкта оренди, що належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
+          <t>ID - 2421,  Про включення до Переліку другого типу об’єкта оренди, що належить до комунальної власності Кременчуцької міської територіальної громади, укладення договору оренди без проведення аукціону</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8">
         <v>32</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>54</v>
@@ -1692,51 +1728,51 @@
       <c r="AU8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY8" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>2422Про закріплення об’єктів нерухомого майна, які належать до комунальної власності Кременчуцької міської територіальної громади, на праві господарського відання</t>
+          <t>ID - 2422,  Про закріплення об’єктів нерухомого майна, які належать до комунальної власності Кременчуцької міської територіальної громади, на праві господарського відання</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9">
         <v>32</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>54</v>
@@ -1849,51 +1885,51 @@
       <c r="AU9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>2423Про внесення змін до відомостей комунального підприємства `Кременчуцьке тролейбусне управління імені Л.Я.Левітана` Кременчуцької міської ради Кременчуцького району Полтавської області</t>
+          <t>ID - 2423,  Про внесення змін до відомостей комунального підприємства `Кременчуцьке тролейбусне управління імені Л.Я.Левітана` Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
       <c r="F10">
         <v>32</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>54</v>
@@ -2006,51 +2042,51 @@
       <c r="AU10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>2424Про затвердження Програми розвитку та забезпечення діяльності комунального підприємства «Кременчуцьке тролейбусне управління імені Л.Я.Левітана» на 2023-2027 роки в новій редакції</t>
+          <t>ID - 2424,  Про затвердження Програми розвитку та забезпечення діяльності комунального підприємства «Кременчуцьке тролейбусне управління імені Л.Я.Левітана» на 2023-2027 роки в новій редакції</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11">
         <v>32</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>54</v>
@@ -2163,51 +2199,51 @@
       <c r="AU11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY11" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>2425Про затвердження Положення про муніципальну доплату працівникам Кременчуцького міського Центру комплексної реабілітації дітей з інвалідністю Департаменту соціального захисту населення Кременчуцької міської ради Кременчуцького району</t>
+          <t>ID - 2425,  Про затвердження Положення про муніципальну доплату працівникам Кременчуцького міського Центру комплексної реабілітації дітей з інвалідністю Департаменту соціального захисту населення Кременчуцької міської ради Кременчуцького району</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12">
         <v>32</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>54</v>
@@ -2320,51 +2356,51 @@
       <c r="AU12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY12" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
-          <t>2426Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
+          <t>ID - 2426,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 01 грудня 2023 року «Про затвердження Програми соціального забезпечення та соціального захисту населення Кременчуцької міської</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13">
         <v>32</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>54</v>
@@ -2477,51 +2513,51 @@
       <c r="AU13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY13" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
-          <t>2427Про погодження кандидатури багатодітної матері щодо присвоєння почесного звання України «Мати-героїня»</t>
+          <t>ID - 2427,  Про погодження кандидатури багатодітної матері щодо присвоєння почесного звання України «Мати-героїня»</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14">
         <v>32</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>54</v>
@@ -2634,51 +2670,51 @@
       <c r="AU14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY14" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>2428Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 31 січня 2025 року «Про затвердження міської цільової програми «Діти Кременчука» на 2021-2025 роки у новій редакції»</t>
+          <t>ID - 2428,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 31 січня 2025 року «Про затвердження міської цільової програми «Діти Кременчука» на 2021-2025 роки у новій редакції»</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15">
         <v>32</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>54</v>
@@ -2791,51 +2827,51 @@
       <c r="AU15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY15" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>2429Про затвердження міської цільової програми з громадської безпеки та відновлення Кременчуцької міської територіальної громади на 2025-2027 роки «Безпечний Кременчук»</t>
+          <t>ID - 2429,  Про затвердження міської цільової програми з громадської безпеки та відновлення Кременчуцької міської територіальної громади на 2025-2027 роки «Безпечний Кременчук»</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>53</v>
       </c>
       <c r="F16">
         <v>32</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>54</v>
@@ -3103,51 +3139,51 @@
       <c r="AU17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY17" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>2431Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 29 листопада 2024 року «Про затвердження Програми утримання та ремонту мереж зовнішнього освітлення вулиць та засобів регулювання дорожнього</t>
+          <t>ID - 2431,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 29 листопада 2024 року «Про затвердження Програми утримання та ремонту мереж зовнішнього освітлення вулиць та засобів регулювання дорожнього</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18">
         <v>32</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>54</v>
@@ -3260,51 +3296,51 @@
       <c r="AU18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY18" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
-          <t>2432Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 13 грудня 2024 року «Про затвердження Програми діяльності КГЖЕП «Автозаводське» на 2025-2027 роки»</t>
+          <t>ID - 2432,  Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 13 грудня 2024 року «Про затвердження Програми діяльності КГЖЕП «Автозаводське» на 2025-2027 роки»</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19">
         <v>32</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>54</v>
@@ -3417,51 +3453,51 @@
       <c r="AU19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY19" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>2433Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 01.05.2025 № 1073, від 01.05.2025 № 1074, від 01.05.2025 № 1075, від 01.05.2025 № 1086, від 12.05.2025 № 1168, від 12.05.2025 № 1169, від 12.05.2025 № 1170, від 12.05.2025 № 1171, від</t>
+          <t>ID - 2433,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 01.05.2025 № 1073, від 01.05.2025 № 1074, від 01.05.2025 № 1075, від 01.05.2025 № 1086, від 12.05.2025 № 1168, від 12.05.2025 № 1169, від 12.05.2025 № 1170, від 12.05.2025 № 1171, від</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20">
         <v>30</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>56</v>
@@ -3574,51 +3610,51 @@
       <c r="AU20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY20" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>2434На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (15.05.2025) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 15.05.2025 № 1199 «Про виконання бюджету</t>
+          <t>ID - 2434,  На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (15.05.2025) прийняті рішення з наступним затвердженням на пленарному засіданні позачергової сесії:   - від 15.05.2025 № 1199 «Про виконання бюджету</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21">
         <v>30</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>56</v>
@@ -3731,51 +3767,51 @@
       <c r="AU21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY21" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
-          <t>2435Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 01.05.2025 № 1073, від 01.05.2025 № 1074, від 01.05.2025 № 1075, від 01.05.2025 № 1086, від 12.05.2025 № 1168, від 12.05.2025 № 1169, від 12.05.2025 № 1170, від 12.05.2025 № 1171, від</t>
+          <t>ID - 2435,  Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 01.05.2025 № 1073, від 01.05.2025 № 1074, від 01.05.2025 № 1075, від 01.05.2025 № 1086, від 12.05.2025 № 1168, від 12.05.2025 № 1169, від 12.05.2025 № 1170, від 12.05.2025 № 1171, від</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22">
         <v>31</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>56</v>
@@ -4353,51 +4389,51 @@
       <c r="AU25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>70</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>2439На засіданні постійної депутатської комісії (12.05.2025 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
+          <t>ID - 2439,  На засіданні постійної депутатської комісії (12.05.2025 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>61</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
       <c r="F26">
         <v>32</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>54</v>
@@ -4665,51 +4701,51 @@
       <c r="AU27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY27" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>73</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
-          <t>2441Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок</t>
+          <t>ID - 2441,  Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>59</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28">
         <v>31</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>56</v>
@@ -4822,51 +4858,51 @@
       <c r="AU28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY28" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
-          <t>2442На засіданні постійної депутатської комісії (12.05.2025 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
+          <t>ID - 2442,  На засіданні постійної депутатської комісії (12.05.2025 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>61</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29">
         <v>32</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>54</v>
@@ -4979,51 +5015,51 @@
       <c r="AU29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY29" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
-          <t>2443Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок</t>
+          <t>ID - 2443,  Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>63</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
       <c r="F30">
         <v>31</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>56</v>
@@ -5136,51 +5172,51 @@
       <c r="AU30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY30" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
-          <t>2444Про надання дозволу на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)</t>
+          <t>ID - 2444,  Про надання дозволу на розроблення технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>52</v>
       </c>
       <c r="E31" t="s">
         <v>53</v>
       </c>
       <c r="F31">
         <v>28</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>56</v>
@@ -5603,51 +5639,51 @@
       <c r="AU33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY33" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>81</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>2447На засіданні постійної депутатської комісії (12.05.2025 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
+          <t>ID - 2447,  На засіданні постійної депутатської комісії (12.05.2025 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>61</v>
       </c>
       <c r="E34" t="s">
         <v>53</v>
       </c>
       <c r="F34">
         <v>29</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>54</v>
@@ -5760,51 +5796,51 @@
       <c r="AU34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY34" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>82</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
-          <t>2448На рекомендацію, надану 12.05.2025 постійною депутатською комісією з питань екології, регулювання земельних відносин, містобудування та архітектури (голова комісії Порчирян С.М.), управління земельних ресурсів пропонує до проекту рішення «Про</t>
+          <t>ID - 2448,  На рекомендацію, надану 12.05.2025 постійною депутатською комісією з питань екології, регулювання земельних відносин, містобудування та архітектури (голова комісії Порчирян С.М.), управління земельних ресурсів пропонує до проекту рішення «Про</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>61</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
       <c r="F35">
         <v>30</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>54</v>
@@ -6227,51 +6263,51 @@
       <c r="AU37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY37" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>87</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>2451На засіданні постійної депутатської комісії (12.05.2025 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
+          <t>ID - 2451,  На засіданні постійної депутатської комісії (12.05.2025 – кворуму не було) з питань екології, регулювання земельних відносин, містобудування та архітектури Кременчуцької міської ради Кременчуцького району Полтавської області (голова комісії</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>61</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38">
         <v>29</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>54</v>
@@ -6539,51 +6575,51 @@
       <c r="AU39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY39" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>90</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
-          <t>2453Про проведення земельних торгів з продажу права оренди земельних ділянок у формі електронного аукціону</t>
+          <t>ID - 2453,  Про проведення земельних торгів з продажу права оренди земельних ділянок у формі електронного аукціону</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>52</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40">
         <v>30</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>54</v>
@@ -6849,54 +6885,52 @@
         <v>55</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY41" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>93</v>
       </c>
-      <c r="C42" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C42" t="s" s="4">
+        <v>94</v>
       </c>
       <c r="D42" t="s">
         <v>52</v>
       </c>
       <c r="E42" t="s">
         <v>53</v>
       </c>
       <c r="F42">
         <v>31</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>54</v>
       </c>
@@ -7004,55 +7038,55 @@
       </c>
       <c r="AT42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY42" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
-          <t>2459[[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 листопада 2024 року «Про затвердження Програми оптимізації та розвитку системи теплозабезпечення та гарячого водопостачання м.</t>
+          <t>ID - 2459,  [[Про внесення змін до рішення Кременчуцької міської ради Кременчуцького району Полтавської області від 15 листопада 2024 року «Про затвердження Програми оптимізації та розвитку системи теплозабезпечення та гарячого водопостачання м.</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>52</v>
       </c>
       <c r="E43" t="s">
         <v>53</v>
       </c>
       <c r="F43">
         <v>30</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>54</v>
@@ -7161,56 +7195,54 @@
       </c>
       <c r="AT43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY43" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C44" t="s" s="4">
+        <v>97</v>
       </c>
       <c r="D44" t="s">
         <v>52</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44">
         <v>29</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>54</v>
       </c>
@@ -7318,56 +7350,54 @@
       </c>
       <c r="AT44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY44" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C45" t="s" s="4">
+        <v>98</v>
       </c>
       <c r="D45" t="s">
         <v>52</v>
       </c>
       <c r="E45" t="s">
         <v>53</v>
       </c>
       <c r="F45">
         <v>29</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>54</v>
       </c>
@@ -7475,55 +7505,55 @@
       </c>
       <c r="AT45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY45" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
-          <t>2463[[Про надання згоди на безоплатне прийняття до комунальної власності Кременчуцької міської територіальної громади іншого окремого індивідуально визначеного майна з державної власності від Головного управління Національної поліції в</t>
+          <t>ID - 2463,  [[Про надання згоди на безоплатне прийняття до комунальної власності Кременчуцької міської територіальної громади іншого окремого індивідуально визначеного майна з державної власності від Головного управління Національної поліції в</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>52</v>
       </c>
       <c r="E46" t="s">
         <v>53</v>
       </c>
       <c r="F46">
         <v>29</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>54</v>
@@ -7632,56 +7662,54 @@
       </c>
       <c r="AT46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX46" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY46" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C47" t="s" s="4">
+        <v>99</v>
       </c>
       <c r="D47" t="s">
         <v>52</v>
       </c>
       <c r="E47" t="s">
         <v>53</v>
       </c>
       <c r="F47">
         <v>29</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>54</v>
       </c>
@@ -7789,56 +7817,54 @@
       </c>
       <c r="AT47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY47" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C48" t="s" s="4">
+        <v>100</v>
       </c>
       <c r="D48" t="s">
         <v>52</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
       <c r="F48">
         <v>29</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>54</v>
       </c>
@@ -7946,56 +7972,54 @@
       </c>
       <c r="AT48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY48" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C49" t="s" s="4">
+        <v>101</v>
       </c>
       <c r="D49" t="s">
         <v>52</v>
       </c>
       <c r="E49" t="s">
         <v>53</v>
       </c>
       <c r="F49">
         <v>29</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>54</v>
       </c>
@@ -8103,56 +8127,54 @@
       </c>
       <c r="AT49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY49" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C50" t="s" s="4">
+        <v>102</v>
       </c>
       <c r="D50" t="s">
         <v>52</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
       <c r="F50">
         <v>29</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>54</v>
       </c>
@@ -8260,56 +8282,54 @@
       </c>
       <c r="AT50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY50" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C51" t="s" s="4">
+        <v>103</v>
       </c>
       <c r="D51" t="s">
         <v>52</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51">
         <v>29</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>54</v>
       </c>
@@ -8417,56 +8437,54 @@
       </c>
       <c r="AT51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY51" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C52" t="s" s="4">
+        <v>104</v>
       </c>
       <c r="D52" t="s">
         <v>52</v>
       </c>
       <c r="E52" t="s">
         <v>53</v>
       </c>
       <c r="F52">
         <v>29</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>54</v>
       </c>
@@ -8574,56 +8592,54 @@
       </c>
       <c r="AT52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY52" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C53" t="s" s="4">
+        <v>105</v>
       </c>
       <c r="D53" t="s">
         <v>52</v>
       </c>
       <c r="E53" t="s">
         <v>53</v>
       </c>
       <c r="F53">
         <v>29</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K53" t="s" s="5">
         <v>54</v>
       </c>
@@ -8731,56 +8747,54 @@
       </c>
       <c r="AT53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY53" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C54" t="s" s="4">
+        <v>106</v>
       </c>
       <c r="D54" t="s">
         <v>52</v>
       </c>
       <c r="E54" t="s">
         <v>53</v>
       </c>
       <c r="F54">
         <v>29</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K54" t="s" s="5">
         <v>54</v>
       </c>
@@ -8888,56 +8902,54 @@
       </c>
       <c r="AT54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY54" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>96</v>
+      </c>
+      <c r="C55" t="s" s="4">
+        <v>107</v>
       </c>
       <c r="D55" t="s">
         <v>52</v>
       </c>
       <c r="E55" t="s">
         <v>53</v>
       </c>
       <c r="F55">
         <v>29</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K55" t="s" s="5">
         <v>54</v>
       </c>
@@ -9045,55 +9057,55 @@
       </c>
       <c r="AT55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY55" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
-          <t>2473[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 01.05.2025 № 1076, від 01.05.2025 № 1077, від 01.05.2025 № 1078, від 01.05.2025 № 1079, від 01.05.2025 № 1087, від 12.05.2025 № 1175, від 12.05.2025 № 1176, від 12.05.2025 № 1177, від</t>
+          <t>ID - 2473,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 01.05.2025 № 1076, від 01.05.2025 № 1077, від 01.05.2025 № 1078, від 01.05.2025 № 1079, від 01.05.2025 № 1087, від 12.05.2025 № 1175, від 12.05.2025 № 1176, від 12.05.2025 № 1177, від</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>59</v>
       </c>
       <c r="E56" t="s">
         <v>53</v>
       </c>
       <c r="F56">
         <v>31</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>56</v>
@@ -9202,55 +9214,55 @@
       </c>
       <c r="AT56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY56" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
-          <t>2474[[На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (15.05.2025) прийняті рішення (містять інформацію оборонного характеру) з наступним затвердженням на пленарному засіданні позачергової</t>
+          <t>ID - 2474,  [[На засіданні виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області (15.05.2025) прийняті рішення (містять інформацію оборонного характеру) з наступним затвердженням на пленарному засіданні позачергової</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>61</v>
       </c>
       <c r="E57" t="s">
         <v>53</v>
       </c>
       <c r="F57">
         <v>28</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>56</v>
@@ -9359,55 +9371,55 @@
       </c>
       <c r="AT57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY57" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
-          <t>2475[[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 01.05.2025 № 1076, від 01.05.2025 № 1077, від 01.05.2025 № 1078, від 01.05.2025 № 1079, від 01.05.2025 № 1087, від 12.05.2025 № 1175, від 12.05.2025 № 1176, від 12.05.2025 № 1177, від</t>
+          <t>ID - 2475,  [[Про затвердження рішень виконавчого комітету Кременчуцької міської ради Кременчуцького району Полтавської області від 01.05.2025 № 1076, від 01.05.2025 № 1077, від 01.05.2025 № 1078, від 01.05.2025 № 1079, від 01.05.2025 № 1087, від 12.05.2025 № 1175, від 12.05.2025 № 1176, від 12.05.2025 № 1177, від</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>63</v>
       </c>
       <c r="E58" t="s">
         <v>53</v>
       </c>
       <c r="F58">
         <v>30</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>56</v>